--- v0 (2025-12-30)
+++ v1 (2026-06-28)
@@ -2,399 +2,399 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Desktop\Tecnura 2025\Gestión editorial\Plantillas\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Admin\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8209C929-72D2-4552-AF98-25ACF8EFA2B4}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{9EF2912F-AEB0-401C-A9DE-290574D53A38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="20730" windowHeight="11040" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Hoja1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="162913"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
 <comments xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="xr">
   <authors>
     <author/>
   </authors>
   <commentList>
-    <comment ref="B17" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
+    <comment ref="B18" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000001000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>C.C. para cédula de ciudadanía
 C.E. para cédula de extranjería
 PS.  para pasaporte</t>
         </r>
       </text>
     </comment>
-    <comment ref="B19" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
+    <comment ref="B20" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000002000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la cual está vinculado y/o en la que desarrolló el proyecto</t>
         </r>
       </text>
     </comment>
-    <comment ref="B21" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
+    <comment ref="B22" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000003000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Escribir la dirección completa: -dirección -barrio; -ciudad; -País.
 A donde desean que le llegue el ejemplar de la revista.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B26" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
+    <comment ref="B28" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000004000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>C.C. para cédula de ciudadanía
 C.E. para cédula de extranjería
 PS.  para pasaporte</t>
         </r>
       </text>
     </comment>
-    <comment ref="B28" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
+    <comment ref="B30" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000005000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la cual está vinculado y/o en la que desarrolló el proyecto</t>
         </r>
       </text>
     </comment>
-    <comment ref="B30" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000006000000}">
+    <comment ref="B32" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000006000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Escribir la dirección completa: -dirección -barrio; -ciudad; -País.
 A donde desean que le llegue el ejemplar de la revista.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B35" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
+    <comment ref="B38" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000007000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>C.C. para cédula de ciudadanía
 C.E. para cédula de extranjería
 PS.  para pasaporte</t>
         </r>
       </text>
     </comment>
-    <comment ref="B37" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000008000000}">
+    <comment ref="B40" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000008000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la cual está vinculado y/o en la que desarrolló el proyecto</t>
         </r>
       </text>
     </comment>
-    <comment ref="B39" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000009000000}">
+    <comment ref="B42" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000009000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Escribir la dirección completa: -dirección -barrio; -ciudad; -País.
 A donde desean que le llegue el ejemplar de la revista.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B44" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000A000000}">
+    <comment ref="B48" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000A000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>C.C. para cédula de ciudadanía
 C.E. para cédula de extranjería
 PS.  para pasaporte</t>
         </r>
       </text>
     </comment>
-    <comment ref="B46" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000B000000}">
+    <comment ref="B50" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000B000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la cual está vinculado y/o en la que desarrolló el proyecto</t>
         </r>
       </text>
     </comment>
-    <comment ref="B48" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000C000000}">
+    <comment ref="B52" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000C000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Escribir la dirección completa: -dirección -barrio; -ciudad; -País.
 A donde desean que le llegue el ejemplar de la revista.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B53" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000D000000}">
+    <comment ref="B58" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000D000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>C.C. para cédula de ciudadanía
 C.E. para cédula de extranjería
 PS.  para pasaporte</t>
         </r>
       </text>
     </comment>
-    <comment ref="B55" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000E000000}">
+    <comment ref="B60" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000E000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la cual está vinculado y/o en la que desarrolló el proyecto</t>
         </r>
       </text>
     </comment>
-    <comment ref="B57" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000F000000}">
+    <comment ref="B62" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-00000F000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Escribir la dirección completa: -dirección -barrio; -ciudad; -País.
 A donde desean que le llegue el ejemplar de la revista.</t>
         </r>
       </text>
     </comment>
-    <comment ref="B63" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000010000000}">
+    <comment ref="B68" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000010000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la que esta vinculado (a)</t>
         </r>
       </text>
     </comment>
-    <comment ref="B64" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000011000000}">
+    <comment ref="B69" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000011000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la cual está vinculado (a)</t>
         </r>
       </text>
     </comment>
-    <comment ref="B69" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000012000000}">
+    <comment ref="B74" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000012000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la que esta vinculado (a)</t>
         </r>
       </text>
     </comment>
-    <comment ref="B70" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000013000000}">
+    <comment ref="B75" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000013000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la cual está vinculado (a)</t>
         </r>
       </text>
     </comment>
-    <comment ref="B75" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000014000000}">
+    <comment ref="B80" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000014000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la que esta vinculado (a)</t>
         </r>
       </text>
     </comment>
-    <comment ref="B76" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000015000000}">
+    <comment ref="B81" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000015000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la cual está vinculado (a)</t>
         </r>
       </text>
     </comment>
-    <comment ref="B81" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000016000000}">
+    <comment ref="B86" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000016000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la que esta vinculado (a)</t>
         </r>
       </text>
     </comment>
-    <comment ref="B82" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000017000000}">
+    <comment ref="B87" authorId="0" shapeId="0" xr:uid="{00000000-0006-0000-0000-000017000000}">
       <text>
         <r>
           <rPr>
             <sz val="11"/>
             <color theme="1"/>
             <rFont val="Calibri"/>
             <scheme val="minor"/>
           </rPr>
           <t>Institución a la cual está vinculado (a)</t>
         </r>
       </text>
     </comment>
   </commentList>
 </comments>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="173" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="178" uniqueCount="60">
   <si>
     <t>FORMATO DE INFORMACIÓN DEL ARTÍCULO Y AUTORES</t>
   </si>
   <si>
     <t xml:space="preserve">UNIVERSIDAD DISTRITAL FRANCISCO JOSÉ DE CALDAS
 </t>
   </si>
   <si>
     <t>REVISTA TECNURA ISSN: 0123-921X</t>
   </si>
   <si>
     <t>INFORMACIÓN DEL ARTÍCULO</t>
   </si>
   <si>
     <t>TÍTULO DEL ARTÍCULO:</t>
   </si>
   <si>
     <t>Título del artículo en idioma original</t>
   </si>
   <si>
     <t>PROYECTO DE INVESTIGACIÓN</t>
   </si>
   <si>
     <t>Nombre del proyecto que dió origen al artículo</t>
   </si>
@@ -528,50 +528,53 @@
     <t>ÁREAS DE ESPECIALIDAD</t>
   </si>
   <si>
     <t>¿ES PAR COLCIENCIAS?</t>
   </si>
   <si>
     <t xml:space="preserve">  </t>
   </si>
   <si>
     <t>INFORMACIÓN DEL SEGUNDO ARBITRO SUGERIDO (NACIONAL)</t>
   </si>
   <si>
     <t>INFORMACIÓN DEL TERCER ARBITRO SUGERIDO (INTERNACIONAL)</t>
   </si>
   <si>
     <t>INFORMACIÓN DEL CUARTO ARBITRO SUGERIDO (INTERNACIONAL)</t>
   </si>
   <si>
     <t>Digite el título de posgrado más alto que tiene</t>
   </si>
   <si>
     <t>CVLAC (Si es colombiano)</t>
   </si>
   <si>
     <t>ORCID (Obligatorio)</t>
+  </si>
+  <si>
+    <t>Rol de autoría según la taxonomía CRediT (Consulte el siguiente enlace para más información https://credit.niso.org/)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="dd/mm/yyyy"/>
     <numFmt numFmtId="165" formatCode="[$-240A]d&quot; de &quot;mmmm&quot; de &quot;yyyy"/>
   </numFmts>
   <fonts count="14">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Times New Roman"/>
     </font>
     <font>
       <sz val="12"/>
@@ -1092,271 +1095,269 @@
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="100">
+  <cellXfs count="98">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="28" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="3" borderId="30" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="34" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="32" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="32" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="35" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="2" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="15" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="8" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="3" fontId="2" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="14" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="27" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...8 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...24 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="11" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="0" fontId="12" fillId="0" borderId="20" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="21" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...3 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="14" fontId="6" fillId="2" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="4" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="4" borderId="26" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...16 lines deleted...]
-    <xf numFmtId="0" fontId="8" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="4" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...90 lines deleted...]
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
@@ -1648,3089 +1649,3099 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:AB1005"/>
+  <dimension ref="A1:AB1010"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" workbookViewId="0">
-      <selection activeCell="P1" sqref="P1"/>
+    <sheetView showGridLines="0" tabSelected="1" topLeftCell="A2" workbookViewId="0">
+      <selection activeCell="E57" sqref="E57:W57"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="14.42578125" defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3.7109375" customWidth="1"/>
     <col min="2" max="3" width="6.7109375" customWidth="1"/>
     <col min="4" max="4" width="11.5703125" customWidth="1"/>
     <col min="5" max="14" width="6.7109375" customWidth="1"/>
     <col min="15" max="15" width="16" customWidth="1"/>
     <col min="16" max="19" width="6.7109375" customWidth="1"/>
     <col min="20" max="20" width="7" customWidth="1"/>
     <col min="21" max="21" width="6.85546875" customWidth="1"/>
     <col min="22" max="23" width="6.7109375" customWidth="1"/>
     <col min="24" max="28" width="9.140625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:28" ht="18" customHeight="1" thickBot="1">
       <c r="A1" s="1"/>
       <c r="B1" s="2"/>
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
       <c r="J1" s="2"/>
       <c r="K1" s="2"/>
       <c r="L1" s="2"/>
       <c r="M1" s="2"/>
       <c r="N1" s="2"/>
       <c r="O1" s="2"/>
       <c r="P1" s="1"/>
       <c r="Q1" s="1"/>
       <c r="R1" s="1"/>
       <c r="S1" s="1"/>
       <c r="T1" s="1"/>
       <c r="U1" s="1"/>
       <c r="V1" s="1"/>
       <c r="W1" s="1"/>
       <c r="X1" s="1"/>
       <c r="Y1" s="1"/>
       <c r="Z1" s="1"/>
       <c r="AA1" s="1"/>
       <c r="AB1" s="1"/>
     </row>
     <row r="2" spans="1:28" ht="30" customHeight="1" thickTop="1" thickBot="1">
       <c r="A2" s="1"/>
-      <c r="B2" s="5" t="s">
+      <c r="B2" s="73" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="6"/>
-[...19 lines deleted...]
-      <c r="W2" s="7"/>
+      <c r="C2" s="74"/>
+      <c r="D2" s="74"/>
+      <c r="E2" s="74"/>
+      <c r="F2" s="74"/>
+      <c r="G2" s="74"/>
+      <c r="H2" s="74"/>
+      <c r="I2" s="74"/>
+      <c r="J2" s="74"/>
+      <c r="K2" s="74"/>
+      <c r="L2" s="74"/>
+      <c r="M2" s="74"/>
+      <c r="N2" s="74"/>
+      <c r="O2" s="74"/>
+      <c r="P2" s="74"/>
+      <c r="Q2" s="74"/>
+      <c r="R2" s="74"/>
+      <c r="S2" s="74"/>
+      <c r="T2" s="74"/>
+      <c r="U2" s="74"/>
+      <c r="V2" s="74"/>
+      <c r="W2" s="75"/>
       <c r="X2" s="1"/>
       <c r="Y2" s="1"/>
       <c r="Z2" s="1"/>
       <c r="AA2" s="1"/>
       <c r="AB2" s="1"/>
     </row>
     <row r="3" spans="1:28" ht="92.25" customHeight="1" thickTop="1">
       <c r="A3" s="1"/>
-      <c r="B3" s="8"/>
-[...20 lines deleted...]
-      <c r="W3" s="7"/>
+      <c r="B3" s="76"/>
+      <c r="C3" s="74"/>
+      <c r="D3" s="74"/>
+      <c r="E3" s="74"/>
+      <c r="F3" s="74"/>
+      <c r="G3" s="74"/>
+      <c r="H3" s="74"/>
+      <c r="I3" s="74"/>
+      <c r="J3" s="74"/>
+      <c r="K3" s="74"/>
+      <c r="L3" s="74"/>
+      <c r="M3" s="74"/>
+      <c r="N3" s="74"/>
+      <c r="O3" s="74"/>
+      <c r="P3" s="74"/>
+      <c r="Q3" s="74"/>
+      <c r="R3" s="74"/>
+      <c r="S3" s="74"/>
+      <c r="T3" s="74"/>
+      <c r="U3" s="74"/>
+      <c r="V3" s="74"/>
+      <c r="W3" s="75"/>
       <c r="X3" s="1"/>
       <c r="Y3" s="1"/>
       <c r="Z3" s="1"/>
       <c r="AA3" s="1"/>
       <c r="AB3" s="1"/>
     </row>
     <row r="4" spans="1:28" ht="12.75" customHeight="1">
       <c r="A4" s="1"/>
-      <c r="B4" s="9" t="s">
+      <c r="B4" s="77" t="s">
         <v>1</v>
       </c>
-      <c r="C4" s="10"/>
-[...19 lines deleted...]
-      <c r="W4" s="11"/>
+      <c r="C4" s="78"/>
+      <c r="D4" s="78"/>
+      <c r="E4" s="78"/>
+      <c r="F4" s="78"/>
+      <c r="G4" s="78"/>
+      <c r="H4" s="78"/>
+      <c r="I4" s="78"/>
+      <c r="J4" s="78"/>
+      <c r="K4" s="78"/>
+      <c r="L4" s="78"/>
+      <c r="M4" s="78"/>
+      <c r="N4" s="78"/>
+      <c r="O4" s="78"/>
+      <c r="P4" s="78"/>
+      <c r="Q4" s="78"/>
+      <c r="R4" s="78"/>
+      <c r="S4" s="78"/>
+      <c r="T4" s="78"/>
+      <c r="U4" s="78"/>
+      <c r="V4" s="78"/>
+      <c r="W4" s="79"/>
       <c r="X4" s="1"/>
       <c r="Y4" s="1"/>
       <c r="Z4" s="1"/>
       <c r="AA4" s="1"/>
       <c r="AB4" s="1"/>
     </row>
     <row r="5" spans="1:28" ht="18.75" customHeight="1" thickBot="1">
       <c r="A5" s="1"/>
-      <c r="B5" s="12" t="s">
+      <c r="B5" s="80" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="13"/>
-[...19 lines deleted...]
-      <c r="W5" s="14"/>
+      <c r="C5" s="81"/>
+      <c r="D5" s="81"/>
+      <c r="E5" s="81"/>
+      <c r="F5" s="81"/>
+      <c r="G5" s="81"/>
+      <c r="H5" s="81"/>
+      <c r="I5" s="81"/>
+      <c r="J5" s="81"/>
+      <c r="K5" s="81"/>
+      <c r="L5" s="81"/>
+      <c r="M5" s="81"/>
+      <c r="N5" s="81"/>
+      <c r="O5" s="81"/>
+      <c r="P5" s="81"/>
+      <c r="Q5" s="81"/>
+      <c r="R5" s="81"/>
+      <c r="S5" s="81"/>
+      <c r="T5" s="81"/>
+      <c r="U5" s="81"/>
+      <c r="V5" s="81"/>
+      <c r="W5" s="82"/>
       <c r="X5" s="1"/>
       <c r="Y5" s="1"/>
       <c r="Z5" s="1"/>
       <c r="AA5" s="1"/>
       <c r="AB5" s="1"/>
     </row>
     <row r="6" spans="1:28" ht="30" customHeight="1" thickTop="1" thickBot="1">
       <c r="A6" s="1"/>
-      <c r="B6" s="5" t="s">
+      <c r="B6" s="73" t="s">
         <v>3</v>
       </c>
-      <c r="C6" s="6"/>
-[...19 lines deleted...]
-      <c r="W6" s="7"/>
+      <c r="C6" s="74"/>
+      <c r="D6" s="74"/>
+      <c r="E6" s="74"/>
+      <c r="F6" s="74"/>
+      <c r="G6" s="74"/>
+      <c r="H6" s="74"/>
+      <c r="I6" s="74"/>
+      <c r="J6" s="74"/>
+      <c r="K6" s="74"/>
+      <c r="L6" s="74"/>
+      <c r="M6" s="74"/>
+      <c r="N6" s="74"/>
+      <c r="O6" s="74"/>
+      <c r="P6" s="74"/>
+      <c r="Q6" s="74"/>
+      <c r="R6" s="74"/>
+      <c r="S6" s="74"/>
+      <c r="T6" s="74"/>
+      <c r="U6" s="74"/>
+      <c r="V6" s="74"/>
+      <c r="W6" s="75"/>
       <c r="X6" s="1"/>
       <c r="Y6" s="1"/>
       <c r="Z6" s="1"/>
       <c r="AA6" s="1"/>
       <c r="AB6" s="1"/>
     </row>
     <row r="7" spans="1:28" ht="36" customHeight="1" thickTop="1">
       <c r="A7" s="1"/>
-      <c r="B7" s="15" t="s">
+      <c r="B7" s="83" t="s">
         <v>4</v>
       </c>
-      <c r="C7" s="16"/>
-[...1 lines deleted...]
-      <c r="E7" s="18" t="s">
+      <c r="C7" s="22"/>
+      <c r="D7" s="23"/>
+      <c r="E7" s="84" t="s">
         <v>5</v>
       </c>
-      <c r="F7" s="19"/>
-[...16 lines deleted...]
-      <c r="W7" s="20"/>
+      <c r="F7" s="85"/>
+      <c r="G7" s="85"/>
+      <c r="H7" s="85"/>
+      <c r="I7" s="85"/>
+      <c r="J7" s="85"/>
+      <c r="K7" s="85"/>
+      <c r="L7" s="85"/>
+      <c r="M7" s="85"/>
+      <c r="N7" s="85"/>
+      <c r="O7" s="85"/>
+      <c r="P7" s="85"/>
+      <c r="Q7" s="85"/>
+      <c r="R7" s="85"/>
+      <c r="S7" s="85"/>
+      <c r="T7" s="85"/>
+      <c r="U7" s="85"/>
+      <c r="V7" s="85"/>
+      <c r="W7" s="86"/>
       <c r="X7" s="1"/>
       <c r="Y7" s="1"/>
       <c r="Z7" s="1"/>
       <c r="AA7" s="1"/>
       <c r="AB7" s="1"/>
     </row>
     <row r="8" spans="1:28" ht="36" customHeight="1">
       <c r="A8" s="1"/>
-      <c r="B8" s="33" t="s">
+      <c r="B8" s="41" t="s">
         <v>6</v>
       </c>
-      <c r="C8" s="34"/>
-[...1 lines deleted...]
-      <c r="E8" s="36" t="s">
+      <c r="C8" s="9"/>
+      <c r="D8" s="10"/>
+      <c r="E8" s="89" t="s">
         <v>7</v>
       </c>
-      <c r="F8" s="37"/>
-[...16 lines deleted...]
-      <c r="W8" s="38"/>
+      <c r="F8" s="90"/>
+      <c r="G8" s="90"/>
+      <c r="H8" s="90"/>
+      <c r="I8" s="90"/>
+      <c r="J8" s="90"/>
+      <c r="K8" s="90"/>
+      <c r="L8" s="90"/>
+      <c r="M8" s="90"/>
+      <c r="N8" s="90"/>
+      <c r="O8" s="90"/>
+      <c r="P8" s="90"/>
+      <c r="Q8" s="90"/>
+      <c r="R8" s="90"/>
+      <c r="S8" s="90"/>
+      <c r="T8" s="90"/>
+      <c r="U8" s="90"/>
+      <c r="V8" s="90"/>
+      <c r="W8" s="91"/>
       <c r="X8" s="1"/>
       <c r="Y8" s="1"/>
       <c r="Z8" s="1"/>
       <c r="AA8" s="1"/>
       <c r="AB8" s="1"/>
     </row>
     <row r="9" spans="1:28" ht="45.75" customHeight="1">
       <c r="A9" s="1"/>
-      <c r="B9" s="33" t="s">
+      <c r="B9" s="41" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="34"/>
-[...8 lines deleted...]
-      <c r="L9" s="50" t="s">
+      <c r="C9" s="9"/>
+      <c r="D9" s="9"/>
+      <c r="E9" s="9"/>
+      <c r="F9" s="10"/>
+      <c r="G9" s="95"/>
+      <c r="H9" s="9"/>
+      <c r="I9" s="9"/>
+      <c r="J9" s="9"/>
+      <c r="K9" s="10"/>
+      <c r="L9" s="40" t="s">
         <v>9</v>
       </c>
-      <c r="M9" s="34"/>
-[...4 lines deleted...]
-      <c r="R9" s="50" t="s">
+      <c r="M9" s="9"/>
+      <c r="N9" s="10"/>
+      <c r="O9" s="62"/>
+      <c r="P9" s="9"/>
+      <c r="Q9" s="10"/>
+      <c r="R9" s="40" t="s">
         <v>10</v>
       </c>
-      <c r="S9" s="34"/>
-[...3 lines deleted...]
-      <c r="W9" s="35"/>
+      <c r="S9" s="9"/>
+      <c r="T9" s="10"/>
+      <c r="U9" s="62"/>
+      <c r="V9" s="9"/>
+      <c r="W9" s="10"/>
       <c r="X9" s="1"/>
       <c r="Y9" s="1"/>
       <c r="Z9" s="1"/>
       <c r="AA9" s="1"/>
       <c r="AB9" s="1"/>
     </row>
     <row r="10" spans="1:28" ht="36" customHeight="1">
       <c r="A10" s="1"/>
-      <c r="B10" s="33" t="s">
+      <c r="B10" s="41" t="s">
         <v>11</v>
       </c>
-      <c r="C10" s="34"/>
-[...3 lines deleted...]
-      <c r="G10" s="36" t="s">
+      <c r="C10" s="9"/>
+      <c r="D10" s="9"/>
+      <c r="E10" s="9"/>
+      <c r="F10" s="10"/>
+      <c r="G10" s="89" t="s">
         <v>12</v>
       </c>
-      <c r="H10" s="37"/>
-[...14 lines deleted...]
-      <c r="W10" s="38"/>
+      <c r="H10" s="90"/>
+      <c r="I10" s="90"/>
+      <c r="J10" s="90"/>
+      <c r="K10" s="90"/>
+      <c r="L10" s="90"/>
+      <c r="M10" s="90"/>
+      <c r="N10" s="90"/>
+      <c r="O10" s="90"/>
+      <c r="P10" s="90"/>
+      <c r="Q10" s="90"/>
+      <c r="R10" s="90"/>
+      <c r="S10" s="90"/>
+      <c r="T10" s="90"/>
+      <c r="U10" s="90"/>
+      <c r="V10" s="90"/>
+      <c r="W10" s="91"/>
       <c r="X10" s="1"/>
       <c r="Y10" s="1"/>
       <c r="Z10" s="1"/>
       <c r="AA10" s="1"/>
       <c r="AB10" s="1"/>
     </row>
     <row r="11" spans="1:28" ht="36" customHeight="1">
       <c r="A11" s="1"/>
-      <c r="B11" s="39" t="s">
+      <c r="B11" s="92" t="s">
         <v>13</v>
       </c>
-      <c r="C11" s="40"/>
-[...3 lines deleted...]
-      <c r="G11" s="42" t="s">
+      <c r="C11" s="38"/>
+      <c r="D11" s="38"/>
+      <c r="E11" s="38"/>
+      <c r="F11" s="58"/>
+      <c r="G11" s="26" t="s">
         <v>14</v>
       </c>
-      <c r="H11" s="43"/>
-[...3 lines deleted...]
-      <c r="L11" s="45" t="s">
+      <c r="H11" s="27"/>
+      <c r="I11" s="27"/>
+      <c r="J11" s="27"/>
+      <c r="K11" s="93"/>
+      <c r="L11" s="69" t="s">
         <v>15</v>
       </c>
-      <c r="M11" s="46"/>
-[...4 lines deleted...]
-      <c r="R11" s="45" t="s">
+      <c r="M11" s="64"/>
+      <c r="N11" s="65"/>
+      <c r="O11" s="94"/>
+      <c r="P11" s="38"/>
+      <c r="Q11" s="58"/>
+      <c r="R11" s="69" t="s">
         <v>16</v>
       </c>
-      <c r="S11" s="46"/>
-[...3 lines deleted...]
-      <c r="W11" s="41"/>
+      <c r="S11" s="64"/>
+      <c r="T11" s="65"/>
+      <c r="U11" s="94"/>
+      <c r="V11" s="38"/>
+      <c r="W11" s="58"/>
       <c r="X11" s="1"/>
       <c r="Y11" s="1"/>
       <c r="Z11" s="1"/>
       <c r="AA11" s="1"/>
       <c r="AB11" s="1"/>
     </row>
     <row r="12" spans="1:28" ht="36" customHeight="1" thickBot="1">
       <c r="A12" s="1"/>
-      <c r="B12" s="52" t="s">
+      <c r="B12" s="63" t="s">
         <v>17</v>
       </c>
-      <c r="C12" s="46"/>
-[...1 lines deleted...]
-      <c r="E12" s="53" t="s">
+      <c r="C12" s="64"/>
+      <c r="D12" s="65"/>
+      <c r="E12" s="66" t="s">
         <v>18</v>
       </c>
-      <c r="F12" s="54"/>
-[...5 lines deleted...]
-      <c r="L12" s="45" t="s">
+      <c r="F12" s="67"/>
+      <c r="G12" s="67"/>
+      <c r="H12" s="67"/>
+      <c r="I12" s="67"/>
+      <c r="J12" s="67"/>
+      <c r="K12" s="68"/>
+      <c r="L12" s="69" t="s">
         <v>19</v>
       </c>
-      <c r="M12" s="46"/>
-[...1 lines deleted...]
-      <c r="O12" s="53" t="s">
+      <c r="M12" s="64"/>
+      <c r="N12" s="65"/>
+      <c r="O12" s="66" t="s">
         <v>20</v>
       </c>
-      <c r="P12" s="54"/>
-[...6 lines deleted...]
-      <c r="W12" s="56"/>
+      <c r="P12" s="67"/>
+      <c r="Q12" s="67"/>
+      <c r="R12" s="67"/>
+      <c r="S12" s="67"/>
+      <c r="T12" s="67"/>
+      <c r="U12" s="67"/>
+      <c r="V12" s="67"/>
+      <c r="W12" s="70"/>
       <c r="X12" s="1"/>
       <c r="Y12" s="1"/>
       <c r="Z12" s="1"/>
       <c r="AA12" s="1"/>
       <c r="AB12" s="1"/>
     </row>
     <row r="13" spans="1:28" ht="30" customHeight="1" thickTop="1" thickBot="1">
       <c r="A13" s="1"/>
-      <c r="B13" s="57" t="s">
+      <c r="B13" s="5" t="s">
         <v>21</v>
       </c>
-      <c r="C13" s="58"/>
-[...19 lines deleted...]
-      <c r="W13" s="59"/>
+      <c r="C13" s="71"/>
+      <c r="D13" s="71"/>
+      <c r="E13" s="71"/>
+      <c r="F13" s="71"/>
+      <c r="G13" s="71"/>
+      <c r="H13" s="71"/>
+      <c r="I13" s="71"/>
+      <c r="J13" s="71"/>
+      <c r="K13" s="71"/>
+      <c r="L13" s="71"/>
+      <c r="M13" s="71"/>
+      <c r="N13" s="71"/>
+      <c r="O13" s="71"/>
+      <c r="P13" s="71"/>
+      <c r="Q13" s="71"/>
+      <c r="R13" s="71"/>
+      <c r="S13" s="71"/>
+      <c r="T13" s="71"/>
+      <c r="U13" s="71"/>
+      <c r="V13" s="71"/>
+      <c r="W13" s="72"/>
       <c r="X13" s="1"/>
       <c r="Y13" s="1"/>
       <c r="Z13" s="1"/>
       <c r="AA13" s="1"/>
       <c r="AB13" s="1"/>
     </row>
     <row r="14" spans="1:28" ht="36" customHeight="1" thickTop="1">
       <c r="A14" s="1"/>
-      <c r="B14" s="60" t="s">
+      <c r="B14" s="43" t="s">
         <v>22</v>
       </c>
-      <c r="C14" s="16"/>
-[...9 lines deleted...]
-      <c r="M14" s="62" t="s">
+      <c r="C14" s="22"/>
+      <c r="D14" s="23"/>
+      <c r="E14" s="44"/>
+      <c r="F14" s="22"/>
+      <c r="G14" s="22"/>
+      <c r="H14" s="22"/>
+      <c r="I14" s="22"/>
+      <c r="J14" s="22"/>
+      <c r="K14" s="22"/>
+      <c r="L14" s="23"/>
+      <c r="M14" s="45" t="s">
         <v>23</v>
       </c>
-      <c r="N14" s="16"/>
-[...8 lines deleted...]
-      <c r="W14" s="63"/>
+      <c r="N14" s="22"/>
+      <c r="O14" s="23"/>
+      <c r="P14" s="44"/>
+      <c r="Q14" s="22"/>
+      <c r="R14" s="22"/>
+      <c r="S14" s="22"/>
+      <c r="T14" s="22"/>
+      <c r="U14" s="22"/>
+      <c r="V14" s="22"/>
+      <c r="W14" s="24"/>
       <c r="X14" s="1"/>
       <c r="Y14" s="1"/>
       <c r="Z14" s="1"/>
       <c r="AA14" s="1"/>
       <c r="AB14" s="1"/>
     </row>
     <row r="15" spans="1:28" ht="36" customHeight="1">
       <c r="A15" s="1"/>
-      <c r="B15" s="64" t="s">
+      <c r="B15" s="46" t="s">
         <v>24</v>
       </c>
-      <c r="C15" s="34"/>
-[...9 lines deleted...]
-      <c r="M15" s="65" t="s">
+      <c r="C15" s="9"/>
+      <c r="D15" s="10"/>
+      <c r="E15" s="29"/>
+      <c r="F15" s="9"/>
+      <c r="G15" s="9"/>
+      <c r="H15" s="9"/>
+      <c r="I15" s="9"/>
+      <c r="J15" s="9"/>
+      <c r="K15" s="9"/>
+      <c r="L15" s="10"/>
+      <c r="M15" s="36" t="s">
         <v>25</v>
       </c>
-      <c r="N15" s="34"/>
-[...8 lines deleted...]
-      <c r="W15" s="99"/>
+      <c r="N15" s="9"/>
+      <c r="O15" s="10"/>
+      <c r="P15" s="12"/>
+      <c r="Q15" s="9"/>
+      <c r="R15" s="9"/>
+      <c r="S15" s="9"/>
+      <c r="T15" s="9"/>
+      <c r="U15" s="9"/>
+      <c r="V15" s="9"/>
+      <c r="W15" s="13"/>
       <c r="X15" s="1"/>
       <c r="Y15" s="1"/>
       <c r="Z15" s="1"/>
       <c r="AA15" s="1"/>
       <c r="AB15" s="1"/>
     </row>
     <row r="16" spans="1:28" ht="36" customHeight="1">
       <c r="A16" s="1"/>
-      <c r="B16" s="21" t="s">
+      <c r="B16" s="48" t="s">
         <v>58</v>
       </c>
-      <c r="C16" s="22"/>
-[...9 lines deleted...]
-      <c r="M16" s="24" t="s">
+      <c r="C16" s="49"/>
+      <c r="D16" s="50"/>
+      <c r="E16" s="29"/>
+      <c r="F16" s="51"/>
+      <c r="G16" s="51"/>
+      <c r="H16" s="51"/>
+      <c r="I16" s="51"/>
+      <c r="J16" s="51"/>
+      <c r="K16" s="51"/>
+      <c r="L16" s="52"/>
+      <c r="M16" s="19" t="s">
         <v>57</v>
       </c>
-      <c r="N16" s="25"/>
-[...8 lines deleted...]
-      <c r="W16" s="92"/>
+      <c r="N16" s="53"/>
+      <c r="O16" s="54"/>
+      <c r="P16" s="87"/>
+      <c r="Q16" s="20"/>
+      <c r="R16" s="20"/>
+      <c r="S16" s="20"/>
+      <c r="T16" s="20"/>
+      <c r="U16" s="20"/>
+      <c r="V16" s="20"/>
+      <c r="W16" s="88"/>
       <c r="X16" s="1"/>
       <c r="Y16" s="1"/>
       <c r="Z16" s="1"/>
       <c r="AA16" s="1"/>
       <c r="AB16" s="1"/>
     </row>
-    <row r="17" spans="1:28" ht="36" customHeight="1">
-[...1 lines deleted...]
-      <c r="B17" s="67" t="s">
+    <row r="17" spans="1:28" ht="84.75" customHeight="1">
+      <c r="A17" s="1"/>
+      <c r="B17" s="96" t="s">
+        <v>59</v>
+      </c>
+      <c r="C17" s="53"/>
+      <c r="D17" s="54"/>
+      <c r="E17" s="29"/>
+      <c r="F17" s="51"/>
+      <c r="G17" s="51"/>
+      <c r="H17" s="51"/>
+      <c r="I17" s="51"/>
+      <c r="J17" s="51"/>
+      <c r="K17" s="51"/>
+      <c r="L17" s="51"/>
+      <c r="M17" s="51"/>
+      <c r="N17" s="51"/>
+      <c r="O17" s="51"/>
+      <c r="P17" s="51"/>
+      <c r="Q17" s="51"/>
+      <c r="R17" s="51"/>
+      <c r="S17" s="51"/>
+      <c r="T17" s="51"/>
+      <c r="U17" s="51"/>
+      <c r="V17" s="51"/>
+      <c r="W17" s="97"/>
+      <c r="X17" s="1"/>
+      <c r="Y17" s="1"/>
+      <c r="Z17" s="1"/>
+      <c r="AA17" s="1"/>
+      <c r="AB17" s="1"/>
+    </row>
+    <row r="18" spans="1:28" ht="36" customHeight="1">
+      <c r="A18" s="2"/>
+      <c r="B18" s="8" t="s">
         <v>26</v>
       </c>
-      <c r="C17" s="34"/>
-[...3 lines deleted...]
-      <c r="G17" s="50" t="s">
+      <c r="C18" s="9"/>
+      <c r="D18" s="10"/>
+      <c r="E18" s="42"/>
+      <c r="F18" s="10"/>
+      <c r="G18" s="40" t="s">
         <v>27</v>
       </c>
-      <c r="H17" s="34"/>
-[...4 lines deleted...]
-      <c r="M17" s="65" t="s">
+      <c r="H18" s="9"/>
+      <c r="I18" s="10"/>
+      <c r="J18" s="42"/>
+      <c r="K18" s="9"/>
+      <c r="L18" s="9"/>
+      <c r="M18" s="36" t="s">
         <v>28</v>
       </c>
-      <c r="N17" s="34"/>
-[...42 lines deleted...]
-      <c r="W18" s="72"/>
+      <c r="N18" s="9"/>
+      <c r="O18" s="10"/>
+      <c r="P18" s="29"/>
+      <c r="Q18" s="9"/>
+      <c r="R18" s="9"/>
+      <c r="S18" s="9"/>
+      <c r="T18" s="9"/>
+      <c r="U18" s="9"/>
+      <c r="V18" s="9"/>
+      <c r="W18" s="13"/>
       <c r="X18" s="2"/>
       <c r="Y18" s="2"/>
       <c r="Z18" s="2"/>
       <c r="AA18" s="2"/>
       <c r="AB18" s="2"/>
     </row>
-    <row r="19" spans="1:28" ht="40.5" customHeight="1">
+    <row r="19" spans="1:28" ht="36" customHeight="1">
       <c r="A19" s="2"/>
-      <c r="B19" s="33" t="s">
-        <v>31</v>
+      <c r="B19" s="8" t="s">
+        <v>29</v>
       </c>
-      <c r="C19" s="34"/>
-[...10 lines deleted...]
-        <v>32</v>
+      <c r="C19" s="9"/>
+      <c r="D19" s="10"/>
+      <c r="E19" s="35"/>
+      <c r="F19" s="9"/>
+      <c r="G19" s="9"/>
+      <c r="H19" s="9"/>
+      <c r="I19" s="9"/>
+      <c r="J19" s="9"/>
+      <c r="K19" s="9"/>
+      <c r="L19" s="10"/>
+      <c r="M19" s="40" t="s">
+        <v>30</v>
       </c>
-      <c r="N19" s="34"/>
-[...8 lines deleted...]
-      <c r="W19" s="66"/>
+      <c r="N19" s="9"/>
+      <c r="O19" s="10"/>
+      <c r="P19" s="37"/>
+      <c r="Q19" s="38"/>
+      <c r="R19" s="38"/>
+      <c r="S19" s="38"/>
+      <c r="T19" s="38"/>
+      <c r="U19" s="38"/>
+      <c r="V19" s="38"/>
+      <c r="W19" s="39"/>
       <c r="X19" s="2"/>
       <c r="Y19" s="2"/>
       <c r="Z19" s="2"/>
       <c r="AA19" s="2"/>
       <c r="AB19" s="2"/>
     </row>
-    <row r="20" spans="1:28" ht="36" customHeight="1">
+    <row r="20" spans="1:28" ht="40.5" customHeight="1">
       <c r="A20" s="2"/>
-      <c r="B20" s="67" t="s">
-        <v>33</v>
+      <c r="B20" s="41" t="s">
+        <v>31</v>
       </c>
-      <c r="C20" s="34"/>
-[...10 lines deleted...]
-        <v>34</v>
+      <c r="C20" s="9"/>
+      <c r="D20" s="10"/>
+      <c r="E20" s="35"/>
+      <c r="F20" s="9"/>
+      <c r="G20" s="9"/>
+      <c r="H20" s="9"/>
+      <c r="I20" s="9"/>
+      <c r="J20" s="9"/>
+      <c r="K20" s="9"/>
+      <c r="L20" s="10"/>
+      <c r="M20" s="36" t="s">
+        <v>32</v>
       </c>
-      <c r="N20" s="34"/>
-[...8 lines deleted...]
-      <c r="W20" s="66"/>
+      <c r="N20" s="9"/>
+      <c r="O20" s="10"/>
+      <c r="P20" s="29"/>
+      <c r="Q20" s="9"/>
+      <c r="R20" s="9"/>
+      <c r="S20" s="9"/>
+      <c r="T20" s="9"/>
+      <c r="U20" s="9"/>
+      <c r="V20" s="9"/>
+      <c r="W20" s="13"/>
       <c r="X20" s="2"/>
       <c r="Y20" s="2"/>
       <c r="Z20" s="2"/>
       <c r="AA20" s="2"/>
       <c r="AB20" s="2"/>
     </row>
-    <row r="21" spans="1:28" ht="36" customHeight="1" thickBot="1">
+    <row r="21" spans="1:28" ht="36" customHeight="1">
       <c r="A21" s="2"/>
-      <c r="B21" s="67" t="s">
-        <v>35</v>
+      <c r="B21" s="8" t="s">
+        <v>33</v>
       </c>
-      <c r="C21" s="34"/>
-[...10 lines deleted...]
-        <v>36</v>
+      <c r="C21" s="9"/>
+      <c r="D21" s="10"/>
+      <c r="E21" s="35"/>
+      <c r="F21" s="9"/>
+      <c r="G21" s="9"/>
+      <c r="H21" s="9"/>
+      <c r="I21" s="9"/>
+      <c r="J21" s="9"/>
+      <c r="K21" s="9"/>
+      <c r="L21" s="10"/>
+      <c r="M21" s="36" t="s">
+        <v>34</v>
       </c>
-      <c r="N21" s="34"/>
-[...8 lines deleted...]
-      <c r="W21" s="72"/>
+      <c r="N21" s="9"/>
+      <c r="O21" s="10"/>
+      <c r="P21" s="29"/>
+      <c r="Q21" s="9"/>
+      <c r="R21" s="9"/>
+      <c r="S21" s="9"/>
+      <c r="T21" s="9"/>
+      <c r="U21" s="9"/>
+      <c r="V21" s="9"/>
+      <c r="W21" s="13"/>
       <c r="X21" s="2"/>
       <c r="Y21" s="2"/>
       <c r="Z21" s="2"/>
       <c r="AA21" s="2"/>
       <c r="AB21" s="2"/>
     </row>
-    <row r="22" spans="1:28" ht="30" customHeight="1" thickTop="1" thickBot="1">
-[...1 lines deleted...]
-      <c r="B22" s="57" t="s">
+    <row r="22" spans="1:28" ht="36" customHeight="1" thickBot="1">
+      <c r="A22" s="2"/>
+      <c r="B22" s="8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" s="9"/>
+      <c r="D22" s="10"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="9"/>
+      <c r="G22" s="9"/>
+      <c r="H22" s="9"/>
+      <c r="I22" s="9"/>
+      <c r="J22" s="9"/>
+      <c r="K22" s="9"/>
+      <c r="L22" s="9"/>
+      <c r="M22" s="36" t="s">
+        <v>36</v>
+      </c>
+      <c r="N22" s="9"/>
+      <c r="O22" s="10"/>
+      <c r="P22" s="37"/>
+      <c r="Q22" s="38"/>
+      <c r="R22" s="38"/>
+      <c r="S22" s="38"/>
+      <c r="T22" s="38"/>
+      <c r="U22" s="38"/>
+      <c r="V22" s="38"/>
+      <c r="W22" s="39"/>
+      <c r="X22" s="2"/>
+      <c r="Y22" s="2"/>
+      <c r="Z22" s="2"/>
+      <c r="AA22" s="2"/>
+      <c r="AB22" s="2"/>
+    </row>
+    <row r="23" spans="1:28" ht="30" customHeight="1" thickTop="1" thickBot="1">
+      <c r="A23" s="1"/>
+      <c r="B23" s="5" t="s">
         <v>37</v>
       </c>
-      <c r="C22" s="96"/>
-[...53 lines deleted...]
-      <c r="W23" s="63"/>
+      <c r="C23" s="6"/>
+      <c r="D23" s="6"/>
+      <c r="E23" s="6"/>
+      <c r="F23" s="6"/>
+      <c r="G23" s="6"/>
+      <c r="H23" s="6"/>
+      <c r="I23" s="6"/>
+      <c r="J23" s="6"/>
+      <c r="K23" s="6"/>
+      <c r="L23" s="6"/>
+      <c r="M23" s="6"/>
+      <c r="N23" s="6"/>
+      <c r="O23" s="6"/>
+      <c r="P23" s="6"/>
+      <c r="Q23" s="6"/>
+      <c r="R23" s="6"/>
+      <c r="S23" s="6"/>
+      <c r="T23" s="6"/>
+      <c r="U23" s="6"/>
+      <c r="V23" s="6"/>
+      <c r="W23" s="7"/>
       <c r="X23" s="1"/>
       <c r="Y23" s="1"/>
       <c r="Z23" s="1"/>
       <c r="AA23" s="1"/>
-      <c r="AB23" s="1"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:28" ht="36" customHeight="1">
+      <c r="AB23" s="3"/>
+    </row>
+    <row r="24" spans="1:28" ht="36" customHeight="1" thickTop="1">
       <c r="A24" s="1"/>
-      <c r="B24" s="64" t="s">
-        <v>24</v>
+      <c r="B24" s="43" t="s">
+        <v>22</v>
       </c>
-      <c r="C24" s="34"/>
-[...10 lines deleted...]
-        <v>25</v>
+      <c r="C24" s="22"/>
+      <c r="D24" s="23"/>
+      <c r="E24" s="44"/>
+      <c r="F24" s="22"/>
+      <c r="G24" s="22"/>
+      <c r="H24" s="22"/>
+      <c r="I24" s="22"/>
+      <c r="J24" s="22"/>
+      <c r="K24" s="22"/>
+      <c r="L24" s="23"/>
+      <c r="M24" s="45" t="s">
+        <v>23</v>
       </c>
-      <c r="N24" s="34"/>
-[...8 lines deleted...]
-      <c r="W24" s="66"/>
+      <c r="N24" s="22"/>
+      <c r="O24" s="23"/>
+      <c r="P24" s="44"/>
+      <c r="Q24" s="22"/>
+      <c r="R24" s="22"/>
+      <c r="S24" s="22"/>
+      <c r="T24" s="22"/>
+      <c r="U24" s="22"/>
+      <c r="V24" s="22"/>
+      <c r="W24" s="24"/>
       <c r="X24" s="1"/>
       <c r="Y24" s="1"/>
       <c r="Z24" s="1"/>
       <c r="AA24" s="1"/>
       <c r="AB24" s="1"/>
     </row>
     <row r="25" spans="1:28" ht="36" customHeight="1">
       <c r="A25" s="1"/>
-      <c r="B25" s="21" t="s">
-        <v>58</v>
+      <c r="B25" s="46" t="s">
+        <v>24</v>
       </c>
-      <c r="C25" s="22"/>
-[...10 lines deleted...]
-        <v>57</v>
+      <c r="C25" s="9"/>
+      <c r="D25" s="10"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="9"/>
+      <c r="G25" s="9"/>
+      <c r="H25" s="9"/>
+      <c r="I25" s="9"/>
+      <c r="J25" s="9"/>
+      <c r="K25" s="9"/>
+      <c r="L25" s="10"/>
+      <c r="M25" s="36" t="s">
+        <v>25</v>
       </c>
-      <c r="N25" s="25"/>
-[...8 lines deleted...]
-      <c r="W25" s="32"/>
+      <c r="N25" s="9"/>
+      <c r="O25" s="10"/>
+      <c r="P25" s="55"/>
+      <c r="Q25" s="9"/>
+      <c r="R25" s="9"/>
+      <c r="S25" s="9"/>
+      <c r="T25" s="9"/>
+      <c r="U25" s="9"/>
+      <c r="V25" s="9"/>
+      <c r="W25" s="13"/>
       <c r="X25" s="1"/>
       <c r="Y25" s="1"/>
       <c r="Z25" s="1"/>
       <c r="AA25" s="1"/>
       <c r="AB25" s="1"/>
     </row>
     <row r="26" spans="1:28" ht="36" customHeight="1">
       <c r="A26" s="1"/>
-      <c r="B26" s="67" t="s">
-        <v>26</v>
+      <c r="B26" s="48" t="s">
+        <v>58</v>
       </c>
-      <c r="C26" s="34"/>
-[...2 lines deleted...]
-        <v>38</v>
+      <c r="C26" s="49"/>
+      <c r="D26" s="50"/>
+      <c r="E26" s="29"/>
+      <c r="F26" s="51"/>
+      <c r="G26" s="51"/>
+      <c r="H26" s="51"/>
+      <c r="I26" s="51"/>
+      <c r="J26" s="51"/>
+      <c r="K26" s="51"/>
+      <c r="L26" s="52"/>
+      <c r="M26" s="19" t="s">
+        <v>57</v>
       </c>
-      <c r="F26" s="35"/>
-[...20 lines deleted...]
-      <c r="W26" s="66"/>
+      <c r="N26" s="53"/>
+      <c r="O26" s="54"/>
+      <c r="P26" s="55"/>
+      <c r="Q26" s="56"/>
+      <c r="R26" s="56"/>
+      <c r="S26" s="56"/>
+      <c r="T26" s="56"/>
+      <c r="U26" s="56"/>
+      <c r="V26" s="56"/>
+      <c r="W26" s="57"/>
       <c r="X26" s="1"/>
       <c r="Y26" s="1"/>
       <c r="Z26" s="1"/>
       <c r="AA26" s="1"/>
       <c r="AB26" s="1"/>
     </row>
-    <row r="27" spans="1:28" ht="36" customHeight="1">
+    <row r="27" spans="1:28" ht="84" customHeight="1">
       <c r="A27" s="1"/>
-      <c r="B27" s="67" t="s">
-        <v>29</v>
+      <c r="B27" s="96" t="s">
+        <v>59</v>
       </c>
-      <c r="C27" s="34"/>
-[...23 lines deleted...]
-      <c r="W27" s="76"/>
+      <c r="C27" s="53"/>
+      <c r="D27" s="54"/>
+      <c r="E27" s="29"/>
+      <c r="F27" s="51"/>
+      <c r="G27" s="51"/>
+      <c r="H27" s="51"/>
+      <c r="I27" s="51"/>
+      <c r="J27" s="51"/>
+      <c r="K27" s="51"/>
+      <c r="L27" s="51"/>
+      <c r="M27" s="51"/>
+      <c r="N27" s="51"/>
+      <c r="O27" s="51"/>
+      <c r="P27" s="51"/>
+      <c r="Q27" s="51"/>
+      <c r="R27" s="51"/>
+      <c r="S27" s="51"/>
+      <c r="T27" s="51"/>
+      <c r="U27" s="51"/>
+      <c r="V27" s="51"/>
+      <c r="W27" s="97"/>
       <c r="X27" s="1"/>
       <c r="Y27" s="1"/>
       <c r="Z27" s="1"/>
       <c r="AA27" s="1"/>
       <c r="AB27" s="1"/>
     </row>
     <row r="28" spans="1:28" ht="36" customHeight="1">
       <c r="A28" s="1"/>
-      <c r="B28" s="33" t="s">
-        <v>31</v>
+      <c r="B28" s="8" t="s">
+        <v>26</v>
       </c>
-      <c r="C28" s="34"/>
-[...10 lines deleted...]
-        <v>32</v>
+      <c r="C28" s="9"/>
+      <c r="D28" s="10"/>
+      <c r="E28" s="42" t="s">
+        <v>38</v>
       </c>
-      <c r="N28" s="34"/>
-[...8 lines deleted...]
-      <c r="W28" s="66"/>
+      <c r="F28" s="10"/>
+      <c r="G28" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="H28" s="9"/>
+      <c r="I28" s="10"/>
+      <c r="J28" s="59"/>
+      <c r="K28" s="60"/>
+      <c r="L28" s="61"/>
+      <c r="M28" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="N28" s="9"/>
+      <c r="O28" s="10"/>
+      <c r="P28" s="29"/>
+      <c r="Q28" s="9"/>
+      <c r="R28" s="9"/>
+      <c r="S28" s="9"/>
+      <c r="T28" s="9"/>
+      <c r="U28" s="9"/>
+      <c r="V28" s="9"/>
+      <c r="W28" s="13"/>
       <c r="X28" s="1"/>
       <c r="Y28" s="1"/>
       <c r="Z28" s="1"/>
       <c r="AA28" s="1"/>
       <c r="AB28" s="1"/>
     </row>
     <row r="29" spans="1:28" ht="36" customHeight="1">
       <c r="A29" s="1"/>
-      <c r="B29" s="67" t="s">
-        <v>33</v>
+      <c r="B29" s="8" t="s">
+        <v>29</v>
       </c>
-      <c r="C29" s="34"/>
-[...10 lines deleted...]
-        <v>34</v>
+      <c r="C29" s="9"/>
+      <c r="D29" s="10"/>
+      <c r="E29" s="35"/>
+      <c r="F29" s="9"/>
+      <c r="G29" s="9"/>
+      <c r="H29" s="9"/>
+      <c r="I29" s="9"/>
+      <c r="J29" s="38"/>
+      <c r="K29" s="38"/>
+      <c r="L29" s="58"/>
+      <c r="M29" s="40" t="s">
+        <v>30</v>
       </c>
-      <c r="N29" s="34"/>
-[...8 lines deleted...]
-      <c r="W29" s="66"/>
+      <c r="N29" s="9"/>
+      <c r="O29" s="10"/>
+      <c r="P29" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q29" s="27"/>
+      <c r="R29" s="27"/>
+      <c r="S29" s="27"/>
+      <c r="T29" s="27"/>
+      <c r="U29" s="27"/>
+      <c r="V29" s="27"/>
+      <c r="W29" s="28"/>
       <c r="X29" s="1"/>
       <c r="Y29" s="1"/>
       <c r="Z29" s="1"/>
       <c r="AA29" s="1"/>
       <c r="AB29" s="1"/>
     </row>
-    <row r="30" spans="1:28" ht="30" customHeight="1" thickBot="1">
+    <row r="30" spans="1:28" ht="36" customHeight="1">
       <c r="A30" s="1"/>
-      <c r="B30" s="67" t="s">
-        <v>35</v>
+      <c r="B30" s="41" t="s">
+        <v>31</v>
       </c>
-      <c r="C30" s="34"/>
-[...10 lines deleted...]
-        <v>36</v>
+      <c r="C30" s="9"/>
+      <c r="D30" s="10"/>
+      <c r="E30" s="35"/>
+      <c r="F30" s="9"/>
+      <c r="G30" s="9"/>
+      <c r="H30" s="9"/>
+      <c r="I30" s="9"/>
+      <c r="J30" s="9"/>
+      <c r="K30" s="9"/>
+      <c r="L30" s="10"/>
+      <c r="M30" s="36" t="s">
+        <v>32</v>
       </c>
-      <c r="N30" s="34"/>
-[...8 lines deleted...]
-      <c r="W30" s="72"/>
+      <c r="N30" s="9"/>
+      <c r="O30" s="10"/>
+      <c r="P30" s="29"/>
+      <c r="Q30" s="9"/>
+      <c r="R30" s="9"/>
+      <c r="S30" s="9"/>
+      <c r="T30" s="9"/>
+      <c r="U30" s="9"/>
+      <c r="V30" s="9"/>
+      <c r="W30" s="13"/>
       <c r="X30" s="1"/>
       <c r="Y30" s="1"/>
       <c r="Z30" s="1"/>
       <c r="AA30" s="1"/>
       <c r="AB30" s="1"/>
     </row>
-    <row r="31" spans="1:28" ht="30" customHeight="1" thickTop="1" thickBot="1">
+    <row r="31" spans="1:28" ht="36" customHeight="1">
       <c r="A31" s="1"/>
-      <c r="B31" s="57" t="s">
-        <v>39</v>
+      <c r="B31" s="8" t="s">
+        <v>33</v>
       </c>
-      <c r="C31" s="96"/>
-[...19 lines deleted...]
-      <c r="W31" s="97"/>
+      <c r="C31" s="9"/>
+      <c r="D31" s="10"/>
+      <c r="E31" s="11"/>
+      <c r="F31" s="9"/>
+      <c r="G31" s="9"/>
+      <c r="H31" s="9"/>
+      <c r="I31" s="9"/>
+      <c r="J31" s="9"/>
+      <c r="K31" s="9"/>
+      <c r="L31" s="10"/>
+      <c r="M31" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="N31" s="9"/>
+      <c r="O31" s="10"/>
+      <c r="P31" s="29"/>
+      <c r="Q31" s="9"/>
+      <c r="R31" s="9"/>
+      <c r="S31" s="9"/>
+      <c r="T31" s="9"/>
+      <c r="U31" s="9"/>
+      <c r="V31" s="9"/>
+      <c r="W31" s="13"/>
       <c r="X31" s="1"/>
       <c r="Y31" s="1"/>
       <c r="Z31" s="1"/>
       <c r="AA31" s="1"/>
-      <c r="AB31" s="3"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:28" ht="36" customHeight="1" thickTop="1">
+      <c r="AB31" s="1"/>
+    </row>
+    <row r="32" spans="1:28" ht="30" customHeight="1" thickBot="1">
       <c r="A32" s="1"/>
-      <c r="B32" s="60" t="s">
-        <v>22</v>
+      <c r="B32" s="8" t="s">
+        <v>35</v>
       </c>
-      <c r="C32" s="16"/>
-[...10 lines deleted...]
-        <v>23</v>
+      <c r="C32" s="9"/>
+      <c r="D32" s="10"/>
+      <c r="E32" s="11"/>
+      <c r="F32" s="9"/>
+      <c r="G32" s="9"/>
+      <c r="H32" s="9"/>
+      <c r="I32" s="9"/>
+      <c r="J32" s="9"/>
+      <c r="K32" s="9"/>
+      <c r="L32" s="9"/>
+      <c r="M32" s="36" t="s">
+        <v>36</v>
       </c>
-      <c r="N32" s="16"/>
-[...8 lines deleted...]
-      <c r="W32" s="63"/>
+      <c r="N32" s="9"/>
+      <c r="O32" s="10"/>
+      <c r="P32" s="37"/>
+      <c r="Q32" s="38"/>
+      <c r="R32" s="38"/>
+      <c r="S32" s="38"/>
+      <c r="T32" s="38"/>
+      <c r="U32" s="38"/>
+      <c r="V32" s="38"/>
+      <c r="W32" s="39"/>
       <c r="X32" s="1"/>
       <c r="Y32" s="1"/>
       <c r="Z32" s="1"/>
       <c r="AA32" s="1"/>
       <c r="AB32" s="1"/>
     </row>
-    <row r="33" spans="1:28" ht="36" customHeight="1">
+    <row r="33" spans="1:28" ht="30" customHeight="1" thickTop="1" thickBot="1">
       <c r="A33" s="1"/>
-      <c r="B33" s="64" t="s">
-        <v>24</v>
+      <c r="B33" s="5" t="s">
+        <v>39</v>
       </c>
-      <c r="C33" s="34"/>
-[...21 lines deleted...]
-      <c r="W33" s="66"/>
+      <c r="C33" s="6"/>
+      <c r="D33" s="6"/>
+      <c r="E33" s="6"/>
+      <c r="F33" s="6"/>
+      <c r="G33" s="6"/>
+      <c r="H33" s="6"/>
+      <c r="I33" s="6"/>
+      <c r="J33" s="6"/>
+      <c r="K33" s="6"/>
+      <c r="L33" s="6"/>
+      <c r="M33" s="6"/>
+      <c r="N33" s="6"/>
+      <c r="O33" s="6"/>
+      <c r="P33" s="6"/>
+      <c r="Q33" s="6"/>
+      <c r="R33" s="6"/>
+      <c r="S33" s="6"/>
+      <c r="T33" s="6"/>
+      <c r="U33" s="6"/>
+      <c r="V33" s="6"/>
+      <c r="W33" s="7"/>
       <c r="X33" s="1"/>
       <c r="Y33" s="1"/>
       <c r="Z33" s="1"/>
       <c r="AA33" s="1"/>
-      <c r="AB33" s="1"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:28" ht="36" customHeight="1">
+      <c r="AB33" s="3"/>
+    </row>
+    <row r="34" spans="1:28" ht="36" customHeight="1" thickTop="1">
       <c r="A34" s="1"/>
-      <c r="B34" s="21" t="s">
-        <v>58</v>
+      <c r="B34" s="43" t="s">
+        <v>22</v>
       </c>
       <c r="C34" s="22"/>
       <c r="D34" s="23"/>
-      <c r="E34" s="27"/>
-[...8 lines deleted...]
-        <v>57</v>
+      <c r="E34" s="44"/>
+      <c r="F34" s="22"/>
+      <c r="G34" s="22"/>
+      <c r="H34" s="22"/>
+      <c r="I34" s="22"/>
+      <c r="J34" s="22"/>
+      <c r="K34" s="22"/>
+      <c r="L34" s="23"/>
+      <c r="M34" s="45" t="s">
+        <v>23</v>
       </c>
-      <c r="N34" s="25"/>
-[...8 lines deleted...]
-      <c r="W34" s="32"/>
+      <c r="N34" s="22"/>
+      <c r="O34" s="23"/>
+      <c r="P34" s="44"/>
+      <c r="Q34" s="22"/>
+      <c r="R34" s="22"/>
+      <c r="S34" s="22"/>
+      <c r="T34" s="22"/>
+      <c r="U34" s="22"/>
+      <c r="V34" s="22"/>
+      <c r="W34" s="24"/>
       <c r="X34" s="1"/>
       <c r="Y34" s="1"/>
       <c r="Z34" s="1"/>
       <c r="AA34" s="1"/>
       <c r="AB34" s="1"/>
     </row>
     <row r="35" spans="1:28" ht="36" customHeight="1">
       <c r="A35" s="1"/>
-      <c r="B35" s="67" t="s">
-        <v>26</v>
+      <c r="B35" s="46" t="s">
+        <v>24</v>
       </c>
-      <c r="C35" s="34"/>
-[...4 lines deleted...]
-        <v>27</v>
+      <c r="C35" s="9"/>
+      <c r="D35" s="10"/>
+      <c r="E35" s="29"/>
+      <c r="F35" s="9"/>
+      <c r="G35" s="9"/>
+      <c r="H35" s="9"/>
+      <c r="I35" s="9"/>
+      <c r="J35" s="9"/>
+      <c r="K35" s="9"/>
+      <c r="L35" s="10"/>
+      <c r="M35" s="36" t="s">
+        <v>25</v>
       </c>
-      <c r="H35" s="34"/>
-[...16 lines deleted...]
-      <c r="W35" s="66"/>
+      <c r="N35" s="9"/>
+      <c r="O35" s="10"/>
+      <c r="P35" s="47"/>
+      <c r="Q35" s="9"/>
+      <c r="R35" s="9"/>
+      <c r="S35" s="9"/>
+      <c r="T35" s="9"/>
+      <c r="U35" s="9"/>
+      <c r="V35" s="9"/>
+      <c r="W35" s="13"/>
       <c r="X35" s="1"/>
       <c r="Y35" s="1"/>
       <c r="Z35" s="1"/>
       <c r="AA35" s="1"/>
       <c r="AB35" s="1"/>
     </row>
     <row r="36" spans="1:28" ht="36" customHeight="1">
       <c r="A36" s="1"/>
-      <c r="B36" s="67" t="s">
-        <v>29</v>
+      <c r="B36" s="48" t="s">
+        <v>58</v>
       </c>
-      <c r="C36" s="34"/>
-[...10 lines deleted...]
-        <v>30</v>
+      <c r="C36" s="49"/>
+      <c r="D36" s="50"/>
+      <c r="E36" s="29"/>
+      <c r="F36" s="51"/>
+      <c r="G36" s="51"/>
+      <c r="H36" s="51"/>
+      <c r="I36" s="51"/>
+      <c r="J36" s="51"/>
+      <c r="K36" s="51"/>
+      <c r="L36" s="52"/>
+      <c r="M36" s="19" t="s">
+        <v>57</v>
       </c>
-      <c r="N36" s="34"/>
-[...10 lines deleted...]
-      <c r="W36" s="76"/>
+      <c r="N36" s="53"/>
+      <c r="O36" s="54"/>
+      <c r="P36" s="55"/>
+      <c r="Q36" s="56"/>
+      <c r="R36" s="56"/>
+      <c r="S36" s="56"/>
+      <c r="T36" s="56"/>
+      <c r="U36" s="56"/>
+      <c r="V36" s="56"/>
+      <c r="W36" s="57"/>
       <c r="X36" s="1"/>
       <c r="Y36" s="1"/>
       <c r="Z36" s="1"/>
       <c r="AA36" s="1"/>
       <c r="AB36" s="1"/>
     </row>
-    <row r="37" spans="1:28" ht="36" customHeight="1">
+    <row r="37" spans="1:28" ht="88.5" customHeight="1">
       <c r="A37" s="1"/>
-      <c r="B37" s="33" t="s">
-        <v>31</v>
+      <c r="B37" s="96" t="s">
+        <v>59</v>
       </c>
-      <c r="C37" s="34"/>
-[...21 lines deleted...]
-      <c r="W37" s="66"/>
+      <c r="C37" s="53"/>
+      <c r="D37" s="54"/>
+      <c r="E37" s="29"/>
+      <c r="F37" s="51"/>
+      <c r="G37" s="51"/>
+      <c r="H37" s="51"/>
+      <c r="I37" s="51"/>
+      <c r="J37" s="51"/>
+      <c r="K37" s="51"/>
+      <c r="L37" s="51"/>
+      <c r="M37" s="51"/>
+      <c r="N37" s="51"/>
+      <c r="O37" s="51"/>
+      <c r="P37" s="51"/>
+      <c r="Q37" s="51"/>
+      <c r="R37" s="51"/>
+      <c r="S37" s="51"/>
+      <c r="T37" s="51"/>
+      <c r="U37" s="51"/>
+      <c r="V37" s="51"/>
+      <c r="W37" s="97"/>
       <c r="X37" s="1"/>
       <c r="Y37" s="1"/>
       <c r="Z37" s="1"/>
       <c r="AA37" s="1"/>
       <c r="AB37" s="1"/>
     </row>
     <row r="38" spans="1:28" ht="36" customHeight="1">
       <c r="A38" s="1"/>
-      <c r="B38" s="67" t="s">
-        <v>33</v>
+      <c r="B38" s="8" t="s">
+        <v>26</v>
       </c>
-      <c r="C38" s="34"/>
-[...10 lines deleted...]
-        <v>34</v>
+      <c r="C38" s="9"/>
+      <c r="D38" s="10"/>
+      <c r="E38" s="42"/>
+      <c r="F38" s="10"/>
+      <c r="G38" s="40" t="s">
+        <v>27</v>
       </c>
-      <c r="N38" s="34"/>
-[...8 lines deleted...]
-      <c r="W38" s="66"/>
+      <c r="H38" s="9"/>
+      <c r="I38" s="10"/>
+      <c r="J38" s="42"/>
+      <c r="K38" s="9"/>
+      <c r="L38" s="9"/>
+      <c r="M38" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="N38" s="9"/>
+      <c r="O38" s="10"/>
+      <c r="P38" s="29"/>
+      <c r="Q38" s="9"/>
+      <c r="R38" s="9"/>
+      <c r="S38" s="9"/>
+      <c r="T38" s="9"/>
+      <c r="U38" s="9"/>
+      <c r="V38" s="9"/>
+      <c r="W38" s="13"/>
       <c r="X38" s="1"/>
       <c r="Y38" s="1"/>
       <c r="Z38" s="1"/>
       <c r="AA38" s="1"/>
       <c r="AB38" s="1"/>
     </row>
-    <row r="39" spans="1:28" ht="30" customHeight="1" thickBot="1">
+    <row r="39" spans="1:28" ht="36" customHeight="1">
       <c r="A39" s="1"/>
-      <c r="B39" s="67" t="s">
-        <v>35</v>
+      <c r="B39" s="8" t="s">
+        <v>29</v>
       </c>
-      <c r="C39" s="34"/>
-[...10 lines deleted...]
-        <v>36</v>
+      <c r="C39" s="9"/>
+      <c r="D39" s="10"/>
+      <c r="E39" s="35"/>
+      <c r="F39" s="9"/>
+      <c r="G39" s="9"/>
+      <c r="H39" s="9"/>
+      <c r="I39" s="9"/>
+      <c r="J39" s="9"/>
+      <c r="K39" s="9"/>
+      <c r="L39" s="10"/>
+      <c r="M39" s="40" t="s">
+        <v>30</v>
       </c>
-      <c r="N39" s="34"/>
-[...8 lines deleted...]
-      <c r="W39" s="72"/>
+      <c r="N39" s="9"/>
+      <c r="O39" s="10"/>
+      <c r="P39" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q39" s="27"/>
+      <c r="R39" s="27"/>
+      <c r="S39" s="27"/>
+      <c r="T39" s="27"/>
+      <c r="U39" s="27"/>
+      <c r="V39" s="27"/>
+      <c r="W39" s="28"/>
       <c r="X39" s="1"/>
       <c r="Y39" s="1"/>
       <c r="Z39" s="1"/>
       <c r="AA39" s="1"/>
       <c r="AB39" s="1"/>
     </row>
-    <row r="40" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
+    <row r="40" spans="1:28" ht="36" customHeight="1">
       <c r="A40" s="1"/>
-      <c r="B40" s="57" t="s">
-        <v>40</v>
+      <c r="B40" s="41" t="s">
+        <v>31</v>
       </c>
-      <c r="C40" s="96"/>
-[...19 lines deleted...]
-      <c r="W40" s="97"/>
+      <c r="C40" s="9"/>
+      <c r="D40" s="10"/>
+      <c r="E40" s="35"/>
+      <c r="F40" s="9"/>
+      <c r="G40" s="9"/>
+      <c r="H40" s="9"/>
+      <c r="I40" s="9"/>
+      <c r="J40" s="9"/>
+      <c r="K40" s="9"/>
+      <c r="L40" s="10"/>
+      <c r="M40" s="36" t="s">
+        <v>32</v>
+      </c>
+      <c r="N40" s="9"/>
+      <c r="O40" s="10"/>
+      <c r="P40" s="29"/>
+      <c r="Q40" s="9"/>
+      <c r="R40" s="9"/>
+      <c r="S40" s="9"/>
+      <c r="T40" s="9"/>
+      <c r="U40" s="9"/>
+      <c r="V40" s="9"/>
+      <c r="W40" s="13"/>
       <c r="X40" s="1"/>
       <c r="Y40" s="1"/>
       <c r="Z40" s="1"/>
       <c r="AA40" s="1"/>
       <c r="AB40" s="1"/>
     </row>
-    <row r="41" spans="1:28" ht="36" customHeight="1" thickTop="1">
+    <row r="41" spans="1:28" ht="36" customHeight="1">
       <c r="A41" s="1"/>
-      <c r="B41" s="60" t="s">
-        <v>22</v>
+      <c r="B41" s="8" t="s">
+        <v>33</v>
       </c>
-      <c r="C41" s="16"/>
-[...10 lines deleted...]
-        <v>23</v>
+      <c r="C41" s="9"/>
+      <c r="D41" s="10"/>
+      <c r="E41" s="35"/>
+      <c r="F41" s="9"/>
+      <c r="G41" s="9"/>
+      <c r="H41" s="9"/>
+      <c r="I41" s="9"/>
+      <c r="J41" s="9"/>
+      <c r="K41" s="9"/>
+      <c r="L41" s="10"/>
+      <c r="M41" s="36" t="s">
+        <v>34</v>
       </c>
-      <c r="N41" s="16"/>
-[...8 lines deleted...]
-      <c r="W41" s="63"/>
+      <c r="N41" s="9"/>
+      <c r="O41" s="10"/>
+      <c r="P41" s="29"/>
+      <c r="Q41" s="9"/>
+      <c r="R41" s="9"/>
+      <c r="S41" s="9"/>
+      <c r="T41" s="9"/>
+      <c r="U41" s="9"/>
+      <c r="V41" s="9"/>
+      <c r="W41" s="13"/>
       <c r="X41" s="1"/>
       <c r="Y41" s="1"/>
       <c r="Z41" s="1"/>
       <c r="AA41" s="1"/>
       <c r="AB41" s="1"/>
     </row>
-    <row r="42" spans="1:28" ht="36" customHeight="1">
+    <row r="42" spans="1:28" ht="30" customHeight="1" thickBot="1">
       <c r="A42" s="1"/>
-      <c r="B42" s="64" t="s">
-        <v>24</v>
+      <c r="B42" s="8" t="s">
+        <v>35</v>
       </c>
-      <c r="C42" s="34"/>
-[...10 lines deleted...]
-        <v>25</v>
+      <c r="C42" s="9"/>
+      <c r="D42" s="10"/>
+      <c r="E42" s="35"/>
+      <c r="F42" s="9"/>
+      <c r="G42" s="9"/>
+      <c r="H42" s="9"/>
+      <c r="I42" s="9"/>
+      <c r="J42" s="9"/>
+      <c r="K42" s="9"/>
+      <c r="L42" s="9"/>
+      <c r="M42" s="36" t="s">
+        <v>36</v>
       </c>
-      <c r="N42" s="34"/>
-[...8 lines deleted...]
-      <c r="W42" s="66"/>
+      <c r="N42" s="9"/>
+      <c r="O42" s="10"/>
+      <c r="P42" s="37"/>
+      <c r="Q42" s="38"/>
+      <c r="R42" s="38"/>
+      <c r="S42" s="38"/>
+      <c r="T42" s="38"/>
+      <c r="U42" s="38"/>
+      <c r="V42" s="38"/>
+      <c r="W42" s="39"/>
       <c r="X42" s="1"/>
       <c r="Y42" s="1"/>
       <c r="Z42" s="1"/>
       <c r="AA42" s="1"/>
       <c r="AB42" s="1"/>
     </row>
-    <row r="43" spans="1:28" ht="36" customHeight="1">
+    <row r="43" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
       <c r="A43" s="1"/>
-      <c r="B43" s="21" t="s">
-        <v>58</v>
+      <c r="B43" s="5" t="s">
+        <v>40</v>
       </c>
-      <c r="C43" s="22"/>
-[...21 lines deleted...]
-      <c r="W43" s="32"/>
+      <c r="C43" s="6"/>
+      <c r="D43" s="6"/>
+      <c r="E43" s="6"/>
+      <c r="F43" s="6"/>
+      <c r="G43" s="6"/>
+      <c r="H43" s="6"/>
+      <c r="I43" s="6"/>
+      <c r="J43" s="6"/>
+      <c r="K43" s="6"/>
+      <c r="L43" s="6"/>
+      <c r="M43" s="6"/>
+      <c r="N43" s="6"/>
+      <c r="O43" s="6"/>
+      <c r="P43" s="6"/>
+      <c r="Q43" s="6"/>
+      <c r="R43" s="6"/>
+      <c r="S43" s="6"/>
+      <c r="T43" s="6"/>
+      <c r="U43" s="6"/>
+      <c r="V43" s="6"/>
+      <c r="W43" s="7"/>
       <c r="X43" s="1"/>
       <c r="Y43" s="1"/>
       <c r="Z43" s="1"/>
       <c r="AA43" s="1"/>
       <c r="AB43" s="1"/>
     </row>
-    <row r="44" spans="1:28" ht="36" customHeight="1">
+    <row r="44" spans="1:28" ht="36" customHeight="1" thickTop="1">
       <c r="A44" s="1"/>
-      <c r="B44" s="67" t="s">
-        <v>26</v>
+      <c r="B44" s="43" t="s">
+        <v>22</v>
       </c>
-      <c r="C44" s="34"/>
-[...4 lines deleted...]
-        <v>27</v>
+      <c r="C44" s="22"/>
+      <c r="D44" s="23"/>
+      <c r="E44" s="44"/>
+      <c r="F44" s="22"/>
+      <c r="G44" s="22"/>
+      <c r="H44" s="22"/>
+      <c r="I44" s="22"/>
+      <c r="J44" s="22"/>
+      <c r="K44" s="22"/>
+      <c r="L44" s="23"/>
+      <c r="M44" s="45" t="s">
+        <v>23</v>
       </c>
-      <c r="H44" s="34"/>
-[...16 lines deleted...]
-      <c r="W44" s="66"/>
+      <c r="N44" s="22"/>
+      <c r="O44" s="23"/>
+      <c r="P44" s="44"/>
+      <c r="Q44" s="22"/>
+      <c r="R44" s="22"/>
+      <c r="S44" s="22"/>
+      <c r="T44" s="22"/>
+      <c r="U44" s="22"/>
+      <c r="V44" s="22"/>
+      <c r="W44" s="24"/>
       <c r="X44" s="1"/>
       <c r="Y44" s="1"/>
       <c r="Z44" s="1"/>
       <c r="AA44" s="1"/>
       <c r="AB44" s="1"/>
     </row>
     <row r="45" spans="1:28" ht="36" customHeight="1">
       <c r="A45" s="1"/>
-      <c r="B45" s="67" t="s">
-        <v>29</v>
+      <c r="B45" s="46" t="s">
+        <v>24</v>
       </c>
-      <c r="C45" s="34"/>
-[...10 lines deleted...]
-        <v>30</v>
+      <c r="C45" s="9"/>
+      <c r="D45" s="10"/>
+      <c r="E45" s="29"/>
+      <c r="F45" s="9"/>
+      <c r="G45" s="9"/>
+      <c r="H45" s="9"/>
+      <c r="I45" s="9"/>
+      <c r="J45" s="9"/>
+      <c r="K45" s="9"/>
+      <c r="L45" s="10"/>
+      <c r="M45" s="36" t="s">
+        <v>25</v>
       </c>
-      <c r="N45" s="34"/>
-[...10 lines deleted...]
-      <c r="W45" s="76"/>
+      <c r="N45" s="9"/>
+      <c r="O45" s="10"/>
+      <c r="P45" s="47"/>
+      <c r="Q45" s="9"/>
+      <c r="R45" s="9"/>
+      <c r="S45" s="9"/>
+      <c r="T45" s="9"/>
+      <c r="U45" s="9"/>
+      <c r="V45" s="9"/>
+      <c r="W45" s="13"/>
       <c r="X45" s="1"/>
       <c r="Y45" s="1"/>
       <c r="Z45" s="1"/>
       <c r="AA45" s="1"/>
       <c r="AB45" s="1"/>
     </row>
     <row r="46" spans="1:28" ht="36" customHeight="1">
       <c r="A46" s="1"/>
-      <c r="B46" s="33" t="s">
-        <v>31</v>
+      <c r="B46" s="48" t="s">
+        <v>58</v>
       </c>
-      <c r="C46" s="34"/>
-[...10 lines deleted...]
-        <v>32</v>
+      <c r="C46" s="49"/>
+      <c r="D46" s="50"/>
+      <c r="E46" s="29"/>
+      <c r="F46" s="51"/>
+      <c r="G46" s="51"/>
+      <c r="H46" s="51"/>
+      <c r="I46" s="51"/>
+      <c r="J46" s="51"/>
+      <c r="K46" s="51"/>
+      <c r="L46" s="52"/>
+      <c r="M46" s="19" t="s">
+        <v>57</v>
       </c>
-      <c r="N46" s="34"/>
-[...8 lines deleted...]
-      <c r="W46" s="66"/>
+      <c r="N46" s="53"/>
+      <c r="O46" s="54"/>
+      <c r="P46" s="55"/>
+      <c r="Q46" s="56"/>
+      <c r="R46" s="56"/>
+      <c r="S46" s="56"/>
+      <c r="T46" s="56"/>
+      <c r="U46" s="56"/>
+      <c r="V46" s="56"/>
+      <c r="W46" s="57"/>
       <c r="X46" s="1"/>
       <c r="Y46" s="1"/>
       <c r="Z46" s="1"/>
       <c r="AA46" s="1"/>
       <c r="AB46" s="1"/>
     </row>
-    <row r="47" spans="1:28" ht="30" customHeight="1">
+    <row r="47" spans="1:28" ht="96" customHeight="1">
       <c r="A47" s="1"/>
-      <c r="B47" s="67" t="s">
-        <v>33</v>
+      <c r="B47" s="96" t="s">
+        <v>59</v>
       </c>
-      <c r="C47" s="34"/>
-[...21 lines deleted...]
-      <c r="W47" s="66"/>
+      <c r="C47" s="53"/>
+      <c r="D47" s="54"/>
+      <c r="E47" s="29"/>
+      <c r="F47" s="51"/>
+      <c r="G47" s="51"/>
+      <c r="H47" s="51"/>
+      <c r="I47" s="51"/>
+      <c r="J47" s="51"/>
+      <c r="K47" s="51"/>
+      <c r="L47" s="51"/>
+      <c r="M47" s="51"/>
+      <c r="N47" s="51"/>
+      <c r="O47" s="51"/>
+      <c r="P47" s="51"/>
+      <c r="Q47" s="51"/>
+      <c r="R47" s="51"/>
+      <c r="S47" s="51"/>
+      <c r="T47" s="51"/>
+      <c r="U47" s="51"/>
+      <c r="V47" s="51"/>
+      <c r="W47" s="97"/>
       <c r="X47" s="1"/>
       <c r="Y47" s="1"/>
       <c r="Z47" s="1"/>
       <c r="AA47" s="1"/>
       <c r="AB47" s="1"/>
     </row>
-    <row r="48" spans="1:28" ht="36" customHeight="1" thickBot="1">
+    <row r="48" spans="1:28" ht="36" customHeight="1">
       <c r="A48" s="1"/>
-      <c r="B48" s="67" t="s">
-        <v>35</v>
+      <c r="B48" s="8" t="s">
+        <v>26</v>
       </c>
-      <c r="C48" s="34"/>
-[...10 lines deleted...]
-        <v>36</v>
+      <c r="C48" s="9"/>
+      <c r="D48" s="10"/>
+      <c r="E48" s="42"/>
+      <c r="F48" s="10"/>
+      <c r="G48" s="40" t="s">
+        <v>27</v>
       </c>
-      <c r="N48" s="34"/>
-[...8 lines deleted...]
-      <c r="W48" s="72"/>
+      <c r="H48" s="9"/>
+      <c r="I48" s="10"/>
+      <c r="J48" s="42"/>
+      <c r="K48" s="9"/>
+      <c r="L48" s="9"/>
+      <c r="M48" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="N48" s="9"/>
+      <c r="O48" s="10"/>
+      <c r="P48" s="29"/>
+      <c r="Q48" s="9"/>
+      <c r="R48" s="9"/>
+      <c r="S48" s="9"/>
+      <c r="T48" s="9"/>
+      <c r="U48" s="9"/>
+      <c r="V48" s="9"/>
+      <c r="W48" s="13"/>
       <c r="X48" s="1"/>
       <c r="Y48" s="1"/>
       <c r="Z48" s="1"/>
       <c r="AA48" s="1"/>
       <c r="AB48" s="1"/>
     </row>
-    <row r="49" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
+    <row r="49" spans="1:28" ht="36" customHeight="1">
       <c r="A49" s="1"/>
-      <c r="B49" s="57" t="s">
-        <v>41</v>
+      <c r="B49" s="8" t="s">
+        <v>29</v>
       </c>
-      <c r="C49" s="96"/>
-[...19 lines deleted...]
-      <c r="W49" s="97"/>
+      <c r="C49" s="9"/>
+      <c r="D49" s="10"/>
+      <c r="E49" s="35"/>
+      <c r="F49" s="9"/>
+      <c r="G49" s="9"/>
+      <c r="H49" s="9"/>
+      <c r="I49" s="9"/>
+      <c r="J49" s="9"/>
+      <c r="K49" s="9"/>
+      <c r="L49" s="10"/>
+      <c r="M49" s="40" t="s">
+        <v>30</v>
+      </c>
+      <c r="N49" s="9"/>
+      <c r="O49" s="10"/>
+      <c r="P49" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q49" s="27"/>
+      <c r="R49" s="27"/>
+      <c r="S49" s="27"/>
+      <c r="T49" s="27"/>
+      <c r="U49" s="27"/>
+      <c r="V49" s="27"/>
+      <c r="W49" s="28"/>
       <c r="X49" s="1"/>
       <c r="Y49" s="1"/>
       <c r="Z49" s="1"/>
       <c r="AA49" s="1"/>
       <c r="AB49" s="1"/>
     </row>
-    <row r="50" spans="1:28" ht="36" customHeight="1" thickTop="1">
+    <row r="50" spans="1:28" ht="36" customHeight="1">
       <c r="A50" s="1"/>
-      <c r="B50" s="60" t="s">
-        <v>22</v>
+      <c r="B50" s="41" t="s">
+        <v>31</v>
       </c>
-      <c r="C50" s="16"/>
-[...10 lines deleted...]
-        <v>23</v>
+      <c r="C50" s="9"/>
+      <c r="D50" s="10"/>
+      <c r="E50" s="35"/>
+      <c r="F50" s="9"/>
+      <c r="G50" s="9"/>
+      <c r="H50" s="9"/>
+      <c r="I50" s="9"/>
+      <c r="J50" s="9"/>
+      <c r="K50" s="9"/>
+      <c r="L50" s="10"/>
+      <c r="M50" s="36" t="s">
+        <v>32</v>
       </c>
-      <c r="N50" s="16"/>
-[...8 lines deleted...]
-      <c r="W50" s="63"/>
+      <c r="N50" s="9"/>
+      <c r="O50" s="10"/>
+      <c r="P50" s="29"/>
+      <c r="Q50" s="9"/>
+      <c r="R50" s="9"/>
+      <c r="S50" s="9"/>
+      <c r="T50" s="9"/>
+      <c r="U50" s="9"/>
+      <c r="V50" s="9"/>
+      <c r="W50" s="13"/>
       <c r="X50" s="1"/>
       <c r="Y50" s="1"/>
       <c r="Z50" s="1"/>
       <c r="AA50" s="1"/>
       <c r="AB50" s="1"/>
     </row>
-    <row r="51" spans="1:28" ht="36" customHeight="1">
+    <row r="51" spans="1:28" ht="30" customHeight="1">
       <c r="A51" s="1"/>
-      <c r="B51" s="64" t="s">
-        <v>24</v>
+      <c r="B51" s="8" t="s">
+        <v>33</v>
       </c>
-      <c r="C51" s="34"/>
-[...10 lines deleted...]
-        <v>25</v>
+      <c r="C51" s="9"/>
+      <c r="D51" s="10"/>
+      <c r="E51" s="35"/>
+      <c r="F51" s="9"/>
+      <c r="G51" s="9"/>
+      <c r="H51" s="9"/>
+      <c r="I51" s="9"/>
+      <c r="J51" s="9"/>
+      <c r="K51" s="9"/>
+      <c r="L51" s="10"/>
+      <c r="M51" s="36" t="s">
+        <v>34</v>
       </c>
-      <c r="N51" s="34"/>
-[...8 lines deleted...]
-      <c r="W51" s="66"/>
+      <c r="N51" s="9"/>
+      <c r="O51" s="10"/>
+      <c r="P51" s="29"/>
+      <c r="Q51" s="9"/>
+      <c r="R51" s="9"/>
+      <c r="S51" s="9"/>
+      <c r="T51" s="9"/>
+      <c r="U51" s="9"/>
+      <c r="V51" s="9"/>
+      <c r="W51" s="13"/>
       <c r="X51" s="1"/>
       <c r="Y51" s="1"/>
       <c r="Z51" s="1"/>
       <c r="AA51" s="1"/>
       <c r="AB51" s="1"/>
     </row>
-    <row r="52" spans="1:28" ht="36" customHeight="1">
+    <row r="52" spans="1:28" ht="36" customHeight="1" thickBot="1">
       <c r="A52" s="1"/>
-      <c r="B52" s="21" t="s">
-        <v>58</v>
+      <c r="B52" s="8" t="s">
+        <v>35</v>
       </c>
-      <c r="C52" s="22"/>
-[...10 lines deleted...]
-        <v>57</v>
+      <c r="C52" s="9"/>
+      <c r="D52" s="10"/>
+      <c r="E52" s="35"/>
+      <c r="F52" s="9"/>
+      <c r="G52" s="9"/>
+      <c r="H52" s="9"/>
+      <c r="I52" s="9"/>
+      <c r="J52" s="9"/>
+      <c r="K52" s="9"/>
+      <c r="L52" s="9"/>
+      <c r="M52" s="36" t="s">
+        <v>36</v>
       </c>
-      <c r="N52" s="25"/>
-[...8 lines deleted...]
-      <c r="W52" s="32"/>
+      <c r="N52" s="9"/>
+      <c r="O52" s="10"/>
+      <c r="P52" s="37"/>
+      <c r="Q52" s="38"/>
+      <c r="R52" s="38"/>
+      <c r="S52" s="38"/>
+      <c r="T52" s="38"/>
+      <c r="U52" s="38"/>
+      <c r="V52" s="38"/>
+      <c r="W52" s="39"/>
       <c r="X52" s="1"/>
-      <c r="Y52" s="3"/>
+      <c r="Y52" s="1"/>
       <c r="Z52" s="1"/>
       <c r="AA52" s="1"/>
       <c r="AB52" s="1"/>
     </row>
-    <row r="53" spans="1:28" ht="36" customHeight="1">
+    <row r="53" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
       <c r="A53" s="1"/>
-      <c r="B53" s="67" t="s">
-        <v>26</v>
+      <c r="B53" s="5" t="s">
+        <v>41</v>
       </c>
-      <c r="C53" s="34"/>
-[...23 lines deleted...]
-      <c r="W53" s="66"/>
+      <c r="C53" s="6"/>
+      <c r="D53" s="6"/>
+      <c r="E53" s="6"/>
+      <c r="F53" s="6"/>
+      <c r="G53" s="6"/>
+      <c r="H53" s="6"/>
+      <c r="I53" s="6"/>
+      <c r="J53" s="6"/>
+      <c r="K53" s="6"/>
+      <c r="L53" s="6"/>
+      <c r="M53" s="6"/>
+      <c r="N53" s="6"/>
+      <c r="O53" s="6"/>
+      <c r="P53" s="6"/>
+      <c r="Q53" s="6"/>
+      <c r="R53" s="6"/>
+      <c r="S53" s="6"/>
+      <c r="T53" s="6"/>
+      <c r="U53" s="6"/>
+      <c r="V53" s="6"/>
+      <c r="W53" s="7"/>
       <c r="X53" s="1"/>
       <c r="Y53" s="1"/>
       <c r="Z53" s="1"/>
       <c r="AA53" s="1"/>
       <c r="AB53" s="1"/>
     </row>
-    <row r="54" spans="1:28" ht="36" customHeight="1">
+    <row r="54" spans="1:28" ht="36" customHeight="1" thickTop="1">
       <c r="A54" s="1"/>
-      <c r="B54" s="67" t="s">
-        <v>29</v>
+      <c r="B54" s="43" t="s">
+        <v>22</v>
       </c>
-      <c r="C54" s="34"/>
-[...10 lines deleted...]
-        <v>30</v>
+      <c r="C54" s="22"/>
+      <c r="D54" s="23"/>
+      <c r="E54" s="44"/>
+      <c r="F54" s="22"/>
+      <c r="G54" s="22"/>
+      <c r="H54" s="22"/>
+      <c r="I54" s="22"/>
+      <c r="J54" s="22"/>
+      <c r="K54" s="22"/>
+      <c r="L54" s="23"/>
+      <c r="M54" s="45" t="s">
+        <v>23</v>
       </c>
-      <c r="N54" s="34"/>
-[...10 lines deleted...]
-      <c r="W54" s="76"/>
+      <c r="N54" s="22"/>
+      <c r="O54" s="23"/>
+      <c r="P54" s="44"/>
+      <c r="Q54" s="22"/>
+      <c r="R54" s="22"/>
+      <c r="S54" s="22"/>
+      <c r="T54" s="22"/>
+      <c r="U54" s="22"/>
+      <c r="V54" s="22"/>
+      <c r="W54" s="24"/>
       <c r="X54" s="1"/>
       <c r="Y54" s="1"/>
       <c r="Z54" s="1"/>
       <c r="AA54" s="1"/>
       <c r="AB54" s="1"/>
     </row>
-    <row r="55" spans="1:28" ht="30" customHeight="1">
+    <row r="55" spans="1:28" ht="36" customHeight="1">
       <c r="A55" s="1"/>
-      <c r="B55" s="33" t="s">
-        <v>31</v>
+      <c r="B55" s="46" t="s">
+        <v>24</v>
       </c>
-      <c r="C55" s="34"/>
-[...10 lines deleted...]
-        <v>32</v>
+      <c r="C55" s="9"/>
+      <c r="D55" s="10"/>
+      <c r="E55" s="29"/>
+      <c r="F55" s="9"/>
+      <c r="G55" s="9"/>
+      <c r="H55" s="9"/>
+      <c r="I55" s="9"/>
+      <c r="J55" s="9"/>
+      <c r="K55" s="9"/>
+      <c r="L55" s="10"/>
+      <c r="M55" s="36" t="s">
+        <v>25</v>
       </c>
-      <c r="N55" s="34"/>
-[...8 lines deleted...]
-      <c r="W55" s="66"/>
+      <c r="N55" s="9"/>
+      <c r="O55" s="10"/>
+      <c r="P55" s="47"/>
+      <c r="Q55" s="9"/>
+      <c r="R55" s="9"/>
+      <c r="S55" s="9"/>
+      <c r="T55" s="9"/>
+      <c r="U55" s="9"/>
+      <c r="V55" s="9"/>
+      <c r="W55" s="13"/>
       <c r="X55" s="1"/>
       <c r="Y55" s="1"/>
       <c r="Z55" s="1"/>
       <c r="AA55" s="1"/>
       <c r="AB55" s="1"/>
     </row>
     <row r="56" spans="1:28" ht="36" customHeight="1">
       <c r="A56" s="1"/>
-      <c r="B56" s="67" t="s">
-        <v>33</v>
+      <c r="B56" s="48" t="s">
+        <v>58</v>
       </c>
-      <c r="C56" s="34"/>
-[...10 lines deleted...]
-        <v>34</v>
+      <c r="C56" s="49"/>
+      <c r="D56" s="50"/>
+      <c r="E56" s="29"/>
+      <c r="F56" s="51"/>
+      <c r="G56" s="51"/>
+      <c r="H56" s="51"/>
+      <c r="I56" s="51"/>
+      <c r="J56" s="51"/>
+      <c r="K56" s="51"/>
+      <c r="L56" s="52"/>
+      <c r="M56" s="19" t="s">
+        <v>57</v>
       </c>
-      <c r="N56" s="34"/>
-[...8 lines deleted...]
-      <c r="W56" s="66"/>
+      <c r="N56" s="53"/>
+      <c r="O56" s="54"/>
+      <c r="P56" s="55"/>
+      <c r="Q56" s="56"/>
+      <c r="R56" s="56"/>
+      <c r="S56" s="56"/>
+      <c r="T56" s="56"/>
+      <c r="U56" s="56"/>
+      <c r="V56" s="56"/>
+      <c r="W56" s="57"/>
       <c r="X56" s="1"/>
-      <c r="Y56" s="1"/>
+      <c r="Y56" s="3"/>
       <c r="Z56" s="1"/>
       <c r="AA56" s="1"/>
       <c r="AB56" s="1"/>
     </row>
-    <row r="57" spans="1:28" ht="36" customHeight="1" thickBot="1">
+    <row r="57" spans="1:28" ht="96" customHeight="1">
       <c r="A57" s="1"/>
-      <c r="B57" s="67" t="s">
-        <v>35</v>
+      <c r="B57" s="96" t="s">
+        <v>59</v>
       </c>
-      <c r="C57" s="34"/>
-[...21 lines deleted...]
-      <c r="W57" s="72"/>
+      <c r="C57" s="53"/>
+      <c r="D57" s="54"/>
+      <c r="E57" s="29"/>
+      <c r="F57" s="51"/>
+      <c r="G57" s="51"/>
+      <c r="H57" s="51"/>
+      <c r="I57" s="51"/>
+      <c r="J57" s="51"/>
+      <c r="K57" s="51"/>
+      <c r="L57" s="51"/>
+      <c r="M57" s="51"/>
+      <c r="N57" s="51"/>
+      <c r="O57" s="51"/>
+      <c r="P57" s="51"/>
+      <c r="Q57" s="51"/>
+      <c r="R57" s="51"/>
+      <c r="S57" s="51"/>
+      <c r="T57" s="51"/>
+      <c r="U57" s="51"/>
+      <c r="V57" s="51"/>
+      <c r="W57" s="97"/>
       <c r="X57" s="1"/>
-      <c r="Y57" s="1"/>
+      <c r="Y57" s="3"/>
       <c r="Z57" s="1"/>
       <c r="AA57" s="1"/>
       <c r="AB57" s="1"/>
     </row>
-    <row r="58" spans="1:28" ht="30" customHeight="1" thickTop="1" thickBot="1">
+    <row r="58" spans="1:28" ht="36" customHeight="1">
       <c r="A58" s="1"/>
-      <c r="B58" s="57" t="s">
-        <v>42</v>
+      <c r="B58" s="8" t="s">
+        <v>26</v>
       </c>
-      <c r="C58" s="96"/>
-[...19 lines deleted...]
-      <c r="W58" s="97"/>
+      <c r="C58" s="9"/>
+      <c r="D58" s="10"/>
+      <c r="E58" s="42"/>
+      <c r="F58" s="10"/>
+      <c r="G58" s="40" t="s">
+        <v>27</v>
+      </c>
+      <c r="H58" s="9"/>
+      <c r="I58" s="10"/>
+      <c r="J58" s="42"/>
+      <c r="K58" s="9"/>
+      <c r="L58" s="9"/>
+      <c r="M58" s="36" t="s">
+        <v>28</v>
+      </c>
+      <c r="N58" s="9"/>
+      <c r="O58" s="10"/>
+      <c r="P58" s="29"/>
+      <c r="Q58" s="9"/>
+      <c r="R58" s="9"/>
+      <c r="S58" s="9"/>
+      <c r="T58" s="9"/>
+      <c r="U58" s="9"/>
+      <c r="V58" s="9"/>
+      <c r="W58" s="13"/>
       <c r="X58" s="1"/>
       <c r="Y58" s="1"/>
       <c r="Z58" s="1"/>
       <c r="AA58" s="1"/>
       <c r="AB58" s="1"/>
     </row>
-    <row r="59" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
+    <row r="59" spans="1:28" ht="36" customHeight="1">
       <c r="A59" s="1"/>
-      <c r="B59" s="67" t="s">
-        <v>22</v>
+      <c r="B59" s="8" t="s">
+        <v>29</v>
       </c>
-      <c r="C59" s="34"/>
-[...10 lines deleted...]
-        <v>23</v>
+      <c r="C59" s="9"/>
+      <c r="D59" s="10"/>
+      <c r="E59" s="35"/>
+      <c r="F59" s="9"/>
+      <c r="G59" s="9"/>
+      <c r="H59" s="9"/>
+      <c r="I59" s="9"/>
+      <c r="J59" s="9"/>
+      <c r="K59" s="9"/>
+      <c r="L59" s="10"/>
+      <c r="M59" s="40" t="s">
+        <v>30</v>
       </c>
-      <c r="N59" s="34"/>
-[...8 lines deleted...]
-      <c r="W59" s="63"/>
+      <c r="N59" s="9"/>
+      <c r="O59" s="10"/>
+      <c r="P59" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q59" s="27"/>
+      <c r="R59" s="27"/>
+      <c r="S59" s="27"/>
+      <c r="T59" s="27"/>
+      <c r="U59" s="27"/>
+      <c r="V59" s="27"/>
+      <c r="W59" s="28"/>
       <c r="X59" s="1"/>
       <c r="Y59" s="1"/>
       <c r="Z59" s="1"/>
       <c r="AA59" s="1"/>
       <c r="AB59" s="1"/>
     </row>
-    <row r="60" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
+    <row r="60" spans="1:28" ht="30" customHeight="1">
       <c r="A60" s="1"/>
-      <c r="B60" s="67" t="s">
-        <v>43</v>
+      <c r="B60" s="41" t="s">
+        <v>31</v>
       </c>
-      <c r="C60" s="34"/>
-[...10 lines deleted...]
-        <v>44</v>
+      <c r="C60" s="9"/>
+      <c r="D60" s="10"/>
+      <c r="E60" s="35"/>
+      <c r="F60" s="9"/>
+      <c r="G60" s="9"/>
+      <c r="H60" s="9"/>
+      <c r="I60" s="9"/>
+      <c r="J60" s="9"/>
+      <c r="K60" s="9"/>
+      <c r="L60" s="10"/>
+      <c r="M60" s="36" t="s">
+        <v>32</v>
       </c>
-      <c r="N60" s="34"/>
-[...8 lines deleted...]
-      <c r="W60" s="83"/>
+      <c r="N60" s="9"/>
+      <c r="O60" s="10"/>
+      <c r="P60" s="29"/>
+      <c r="Q60" s="9"/>
+      <c r="R60" s="9"/>
+      <c r="S60" s="9"/>
+      <c r="T60" s="9"/>
+      <c r="U60" s="9"/>
+      <c r="V60" s="9"/>
+      <c r="W60" s="13"/>
       <c r="X60" s="1"/>
       <c r="Y60" s="1"/>
       <c r="Z60" s="1"/>
       <c r="AA60" s="1"/>
       <c r="AB60" s="1"/>
     </row>
-    <row r="61" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
+    <row r="61" spans="1:28" ht="36" customHeight="1">
       <c r="A61" s="1"/>
-      <c r="B61" s="57" t="s">
-        <v>45</v>
+      <c r="B61" s="8" t="s">
+        <v>33</v>
       </c>
-      <c r="C61" s="96"/>
-[...19 lines deleted...]
-      <c r="W61" s="97"/>
+      <c r="C61" s="9"/>
+      <c r="D61" s="10"/>
+      <c r="E61" s="35"/>
+      <c r="F61" s="9"/>
+      <c r="G61" s="9"/>
+      <c r="H61" s="9"/>
+      <c r="I61" s="9"/>
+      <c r="J61" s="9"/>
+      <c r="K61" s="9"/>
+      <c r="L61" s="10"/>
+      <c r="M61" s="36" t="s">
+        <v>34</v>
+      </c>
+      <c r="N61" s="9"/>
+      <c r="O61" s="10"/>
+      <c r="P61" s="29"/>
+      <c r="Q61" s="9"/>
+      <c r="R61" s="9"/>
+      <c r="S61" s="9"/>
+      <c r="T61" s="9"/>
+      <c r="U61" s="9"/>
+      <c r="V61" s="9"/>
+      <c r="W61" s="13"/>
       <c r="X61" s="1"/>
       <c r="Y61" s="1"/>
       <c r="Z61" s="1"/>
       <c r="AA61" s="1"/>
       <c r="AB61" s="1"/>
     </row>
-    <row r="62" spans="1:28" ht="36" customHeight="1" thickTop="1">
+    <row r="62" spans="1:28" ht="36" customHeight="1" thickBot="1">
       <c r="A62" s="1"/>
-      <c r="B62" s="67" t="s">
-        <v>22</v>
+      <c r="B62" s="8" t="s">
+        <v>35</v>
       </c>
-      <c r="C62" s="34"/>
-[...10 lines deleted...]
-        <v>23</v>
+      <c r="C62" s="9"/>
+      <c r="D62" s="10"/>
+      <c r="E62" s="35"/>
+      <c r="F62" s="9"/>
+      <c r="G62" s="9"/>
+      <c r="H62" s="9"/>
+      <c r="I62" s="9"/>
+      <c r="J62" s="9"/>
+      <c r="K62" s="9"/>
+      <c r="L62" s="9"/>
+      <c r="M62" s="36" t="s">
+        <v>36</v>
       </c>
-      <c r="N62" s="34"/>
-[...8 lines deleted...]
-      <c r="W62" s="63"/>
+      <c r="N62" s="9"/>
+      <c r="O62" s="10"/>
+      <c r="P62" s="37"/>
+      <c r="Q62" s="38"/>
+      <c r="R62" s="38"/>
+      <c r="S62" s="38"/>
+      <c r="T62" s="38"/>
+      <c r="U62" s="38"/>
+      <c r="V62" s="38"/>
+      <c r="W62" s="39"/>
       <c r="X62" s="1"/>
       <c r="Y62" s="1"/>
       <c r="Z62" s="1"/>
       <c r="AA62" s="1"/>
       <c r="AB62" s="1"/>
     </row>
-    <row r="63" spans="1:28" ht="36" customHeight="1">
+    <row r="63" spans="1:28" ht="30" customHeight="1" thickTop="1" thickBot="1">
       <c r="A63" s="1"/>
-      <c r="B63" s="67" t="s">
-        <v>46</v>
+      <c r="B63" s="5" t="s">
+        <v>42</v>
       </c>
-      <c r="C63" s="34"/>
-[...23 lines deleted...]
-      <c r="W63" s="76"/>
+      <c r="C63" s="6"/>
+      <c r="D63" s="6"/>
+      <c r="E63" s="6"/>
+      <c r="F63" s="6"/>
+      <c r="G63" s="6"/>
+      <c r="H63" s="6"/>
+      <c r="I63" s="6"/>
+      <c r="J63" s="6"/>
+      <c r="K63" s="6"/>
+      <c r="L63" s="6"/>
+      <c r="M63" s="6"/>
+      <c r="N63" s="6"/>
+      <c r="O63" s="6"/>
+      <c r="P63" s="6"/>
+      <c r="Q63" s="6"/>
+      <c r="R63" s="6"/>
+      <c r="S63" s="6"/>
+      <c r="T63" s="6"/>
+      <c r="U63" s="6"/>
+      <c r="V63" s="6"/>
+      <c r="W63" s="7"/>
       <c r="X63" s="1"/>
       <c r="Y63" s="1"/>
       <c r="Z63" s="1"/>
       <c r="AA63" s="1"/>
       <c r="AB63" s="1"/>
     </row>
-    <row r="64" spans="1:28" ht="30" customHeight="1">
+    <row r="64" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
       <c r="A64" s="1"/>
-      <c r="B64" s="67" t="s">
-        <v>31</v>
+      <c r="B64" s="8" t="s">
+        <v>22</v>
       </c>
-      <c r="C64" s="34"/>
-[...10 lines deleted...]
-        <v>48</v>
+      <c r="C64" s="9"/>
+      <c r="D64" s="10"/>
+      <c r="E64" s="30"/>
+      <c r="F64" s="15"/>
+      <c r="G64" s="15"/>
+      <c r="H64" s="15"/>
+      <c r="I64" s="15"/>
+      <c r="J64" s="15"/>
+      <c r="K64" s="15"/>
+      <c r="L64" s="31"/>
+      <c r="M64" s="8" t="s">
+        <v>23</v>
       </c>
-      <c r="N64" s="34"/>
-[...10 lines deleted...]
-      <c r="W64" s="66"/>
+      <c r="N64" s="9"/>
+      <c r="O64" s="10"/>
+      <c r="P64" s="32"/>
+      <c r="Q64" s="22"/>
+      <c r="R64" s="22"/>
+      <c r="S64" s="22"/>
+      <c r="T64" s="22"/>
+      <c r="U64" s="22"/>
+      <c r="V64" s="22"/>
+      <c r="W64" s="24"/>
       <c r="X64" s="1"/>
       <c r="Y64" s="1"/>
       <c r="Z64" s="1"/>
       <c r="AA64" s="1"/>
       <c r="AB64" s="1"/>
     </row>
-    <row r="65" spans="1:28" ht="36" customHeight="1">
+    <row r="65" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
       <c r="A65" s="1"/>
-      <c r="B65" s="67" t="s">
-        <v>50</v>
+      <c r="B65" s="8" t="s">
+        <v>43</v>
       </c>
-      <c r="C65" s="34"/>
-[...10 lines deleted...]
-        <v>28</v>
+      <c r="C65" s="9"/>
+      <c r="D65" s="10"/>
+      <c r="E65" s="33"/>
+      <c r="F65" s="15"/>
+      <c r="G65" s="15"/>
+      <c r="H65" s="15"/>
+      <c r="I65" s="15"/>
+      <c r="J65" s="15"/>
+      <c r="K65" s="15"/>
+      <c r="L65" s="34"/>
+      <c r="M65" s="8" t="s">
+        <v>44</v>
       </c>
-      <c r="N65" s="34"/>
-[...8 lines deleted...]
-      <c r="W65" s="66"/>
+      <c r="N65" s="9"/>
+      <c r="O65" s="10"/>
+      <c r="P65" s="33"/>
+      <c r="Q65" s="15"/>
+      <c r="R65" s="15"/>
+      <c r="S65" s="15"/>
+      <c r="T65" s="15"/>
+      <c r="U65" s="15"/>
+      <c r="V65" s="15"/>
+      <c r="W65" s="34"/>
       <c r="X65" s="1"/>
       <c r="Y65" s="1"/>
       <c r="Z65" s="1"/>
       <c r="AA65" s="1"/>
       <c r="AB65" s="1"/>
     </row>
-    <row r="66" spans="1:28" ht="36" customHeight="1" thickBot="1">
+    <row r="66" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
       <c r="A66" s="1"/>
-      <c r="B66" s="67" t="s">
-        <v>51</v>
+      <c r="B66" s="5" t="s">
+        <v>45</v>
       </c>
-      <c r="C66" s="34"/>
-[...21 lines deleted...]
-      <c r="W66" s="95"/>
+      <c r="C66" s="6"/>
+      <c r="D66" s="6"/>
+      <c r="E66" s="6"/>
+      <c r="F66" s="6"/>
+      <c r="G66" s="6"/>
+      <c r="H66" s="6"/>
+      <c r="I66" s="6"/>
+      <c r="J66" s="6"/>
+      <c r="K66" s="6"/>
+      <c r="L66" s="6"/>
+      <c r="M66" s="6"/>
+      <c r="N66" s="6"/>
+      <c r="O66" s="6"/>
+      <c r="P66" s="6"/>
+      <c r="Q66" s="6"/>
+      <c r="R66" s="6"/>
+      <c r="S66" s="6"/>
+      <c r="T66" s="6"/>
+      <c r="U66" s="6"/>
+      <c r="V66" s="6"/>
+      <c r="W66" s="7"/>
       <c r="X66" s="1"/>
       <c r="Y66" s="1"/>
       <c r="Z66" s="1"/>
       <c r="AA66" s="1"/>
       <c r="AB66" s="1"/>
     </row>
-    <row r="67" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
+    <row r="67" spans="1:28" ht="36" customHeight="1" thickTop="1">
       <c r="A67" s="1"/>
-      <c r="B67" s="57" t="s">
-        <v>53</v>
+      <c r="B67" s="8" t="s">
+        <v>22</v>
       </c>
-      <c r="C67" s="96"/>
-[...19 lines deleted...]
-      <c r="W67" s="97"/>
+      <c r="C67" s="9"/>
+      <c r="D67" s="10"/>
+      <c r="E67" s="21"/>
+      <c r="F67" s="22"/>
+      <c r="G67" s="22"/>
+      <c r="H67" s="22"/>
+      <c r="I67" s="22"/>
+      <c r="J67" s="22"/>
+      <c r="K67" s="22"/>
+      <c r="L67" s="23"/>
+      <c r="M67" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="N67" s="9"/>
+      <c r="O67" s="10"/>
+      <c r="P67" s="21"/>
+      <c r="Q67" s="22"/>
+      <c r="R67" s="22"/>
+      <c r="S67" s="22"/>
+      <c r="T67" s="22"/>
+      <c r="U67" s="22"/>
+      <c r="V67" s="22"/>
+      <c r="W67" s="24"/>
       <c r="X67" s="1"/>
       <c r="Y67" s="1"/>
       <c r="Z67" s="1"/>
       <c r="AA67" s="1"/>
       <c r="AB67" s="1"/>
     </row>
-    <row r="68" spans="1:28" ht="36" customHeight="1" thickTop="1">
+    <row r="68" spans="1:28" ht="36" customHeight="1">
       <c r="A68" s="1"/>
-      <c r="B68" s="67" t="s">
-        <v>22</v>
+      <c r="B68" s="8" t="s">
+        <v>46</v>
       </c>
-      <c r="C68" s="34"/>
-[...10 lines deleted...]
-        <v>23</v>
+      <c r="C68" s="9"/>
+      <c r="D68" s="10"/>
+      <c r="E68" s="25"/>
+      <c r="F68" s="9"/>
+      <c r="G68" s="9"/>
+      <c r="H68" s="9"/>
+      <c r="I68" s="9"/>
+      <c r="J68" s="9"/>
+      <c r="K68" s="9"/>
+      <c r="L68" s="10"/>
+      <c r="M68" s="8" t="s">
+        <v>47</v>
       </c>
-      <c r="N68" s="34"/>
-[...8 lines deleted...]
-      <c r="W68" s="63"/>
+      <c r="N68" s="9"/>
+      <c r="O68" s="10"/>
+      <c r="P68" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q68" s="27"/>
+      <c r="R68" s="27"/>
+      <c r="S68" s="27"/>
+      <c r="T68" s="27"/>
+      <c r="U68" s="27"/>
+      <c r="V68" s="27"/>
+      <c r="W68" s="28"/>
       <c r="X68" s="1"/>
       <c r="Y68" s="1"/>
       <c r="Z68" s="1"/>
       <c r="AA68" s="1"/>
       <c r="AB68" s="1"/>
     </row>
-    <row r="69" spans="1:28" ht="36" customHeight="1">
+    <row r="69" spans="1:28" ht="30" customHeight="1">
       <c r="A69" s="1"/>
-      <c r="B69" s="67" t="s">
-        <v>46</v>
+      <c r="B69" s="8" t="s">
+        <v>31</v>
       </c>
-      <c r="C69" s="34"/>
-[...10 lines deleted...]
-        <v>47</v>
+      <c r="C69" s="9"/>
+      <c r="D69" s="10"/>
+      <c r="E69" s="11"/>
+      <c r="F69" s="9"/>
+      <c r="G69" s="9"/>
+      <c r="H69" s="9"/>
+      <c r="I69" s="9"/>
+      <c r="J69" s="9"/>
+      <c r="K69" s="9"/>
+      <c r="L69" s="10"/>
+      <c r="M69" s="8" t="s">
+        <v>48</v>
       </c>
-      <c r="N69" s="34"/>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="N69" s="9"/>
+      <c r="O69" s="10"/>
+      <c r="P69" s="12"/>
+      <c r="Q69" s="9"/>
+      <c r="R69" s="9"/>
+      <c r="S69" s="29" t="s">
+        <v>49</v>
       </c>
-      <c r="Q69" s="43"/>
-[...5 lines deleted...]
-      <c r="W69" s="76"/>
+      <c r="T69" s="10"/>
+      <c r="U69" s="20"/>
+      <c r="V69" s="9"/>
+      <c r="W69" s="13"/>
       <c r="X69" s="1"/>
       <c r="Y69" s="1"/>
       <c r="Z69" s="1"/>
       <c r="AA69" s="1"/>
       <c r="AB69" s="1"/>
     </row>
-    <row r="70" spans="1:28" ht="30" customHeight="1">
+    <row r="70" spans="1:28" ht="36" customHeight="1">
       <c r="A70" s="1"/>
-      <c r="B70" s="67" t="s">
-        <v>31</v>
+      <c r="B70" s="8" t="s">
+        <v>50</v>
       </c>
-      <c r="C70" s="34"/>
-[...10 lines deleted...]
-        <v>48</v>
+      <c r="C70" s="9"/>
+      <c r="D70" s="10"/>
+      <c r="E70" s="11"/>
+      <c r="F70" s="9"/>
+      <c r="G70" s="9"/>
+      <c r="H70" s="9"/>
+      <c r="I70" s="9"/>
+      <c r="J70" s="9"/>
+      <c r="K70" s="9"/>
+      <c r="L70" s="10"/>
+      <c r="M70" s="8" t="s">
+        <v>28</v>
       </c>
-      <c r="N70" s="34"/>
-[...10 lines deleted...]
-      <c r="W70" s="66"/>
+      <c r="N70" s="9"/>
+      <c r="O70" s="10"/>
+      <c r="P70" s="12"/>
+      <c r="Q70" s="9"/>
+      <c r="R70" s="9"/>
+      <c r="S70" s="9"/>
+      <c r="T70" s="9"/>
+      <c r="U70" s="9"/>
+      <c r="V70" s="9"/>
+      <c r="W70" s="13"/>
       <c r="X70" s="1"/>
       <c r="Y70" s="1"/>
       <c r="Z70" s="1"/>
       <c r="AA70" s="1"/>
       <c r="AB70" s="1"/>
     </row>
-    <row r="71" spans="1:28" ht="36" customHeight="1">
+    <row r="71" spans="1:28" ht="36" customHeight="1" thickBot="1">
       <c r="A71" s="1"/>
-      <c r="B71" s="67" t="s">
-        <v>50</v>
+      <c r="B71" s="8" t="s">
+        <v>51</v>
       </c>
-      <c r="C71" s="34"/>
-[...10 lines deleted...]
-        <v>28</v>
+      <c r="C71" s="9"/>
+      <c r="D71" s="10"/>
+      <c r="E71" s="14"/>
+      <c r="F71" s="15"/>
+      <c r="G71" s="15"/>
+      <c r="H71" s="16" t="s">
+        <v>52</v>
       </c>
-      <c r="N71" s="34"/>
-[...8 lines deleted...]
-      <c r="W71" s="66"/>
+      <c r="I71" s="17"/>
+      <c r="J71" s="17"/>
+      <c r="K71" s="17"/>
+      <c r="L71" s="17"/>
+      <c r="M71" s="17"/>
+      <c r="N71" s="17"/>
+      <c r="O71" s="17"/>
+      <c r="P71" s="17"/>
+      <c r="Q71" s="17"/>
+      <c r="R71" s="17"/>
+      <c r="S71" s="17"/>
+      <c r="T71" s="17"/>
+      <c r="U71" s="17"/>
+      <c r="V71" s="17"/>
+      <c r="W71" s="18"/>
       <c r="X71" s="1"/>
       <c r="Y71" s="1"/>
       <c r="Z71" s="1"/>
       <c r="AA71" s="1"/>
       <c r="AB71" s="1"/>
     </row>
-    <row r="72" spans="1:28" ht="36" customHeight="1" thickBot="1">
+    <row r="72" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
       <c r="A72" s="1"/>
-      <c r="B72" s="67" t="s">
-        <v>51</v>
+      <c r="B72" s="5" t="s">
+        <v>53</v>
       </c>
-      <c r="C72" s="34"/>
-[...21 lines deleted...]
-      <c r="W72" s="95"/>
+      <c r="C72" s="6"/>
+      <c r="D72" s="6"/>
+      <c r="E72" s="6"/>
+      <c r="F72" s="6"/>
+      <c r="G72" s="6"/>
+      <c r="H72" s="6"/>
+      <c r="I72" s="6"/>
+      <c r="J72" s="6"/>
+      <c r="K72" s="6"/>
+      <c r="L72" s="6"/>
+      <c r="M72" s="6"/>
+      <c r="N72" s="6"/>
+      <c r="O72" s="6"/>
+      <c r="P72" s="6"/>
+      <c r="Q72" s="6"/>
+      <c r="R72" s="6"/>
+      <c r="S72" s="6"/>
+      <c r="T72" s="6"/>
+      <c r="U72" s="6"/>
+      <c r="V72" s="6"/>
+      <c r="W72" s="7"/>
       <c r="X72" s="1"/>
       <c r="Y72" s="1"/>
       <c r="Z72" s="1"/>
       <c r="AA72" s="1"/>
       <c r="AB72" s="1"/>
     </row>
-    <row r="73" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
+    <row r="73" spans="1:28" ht="36" customHeight="1" thickTop="1">
       <c r="A73" s="1"/>
-      <c r="B73" s="57" t="s">
-        <v>54</v>
+      <c r="B73" s="8" t="s">
+        <v>22</v>
       </c>
-      <c r="C73" s="96"/>
-[...19 lines deleted...]
-      <c r="W73" s="97"/>
+      <c r="C73" s="9"/>
+      <c r="D73" s="10"/>
+      <c r="E73" s="21"/>
+      <c r="F73" s="22"/>
+      <c r="G73" s="22"/>
+      <c r="H73" s="22"/>
+      <c r="I73" s="22"/>
+      <c r="J73" s="22"/>
+      <c r="K73" s="22"/>
+      <c r="L73" s="23"/>
+      <c r="M73" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="N73" s="9"/>
+      <c r="O73" s="10"/>
+      <c r="P73" s="21"/>
+      <c r="Q73" s="22"/>
+      <c r="R73" s="22"/>
+      <c r="S73" s="22"/>
+      <c r="T73" s="22"/>
+      <c r="U73" s="22"/>
+      <c r="V73" s="22"/>
+      <c r="W73" s="24"/>
       <c r="X73" s="1"/>
       <c r="Y73" s="1"/>
       <c r="Z73" s="1"/>
       <c r="AA73" s="1"/>
       <c r="AB73" s="1"/>
     </row>
-    <row r="74" spans="1:28" ht="36" customHeight="1" thickTop="1">
+    <row r="74" spans="1:28" ht="36" customHeight="1">
       <c r="A74" s="1"/>
-      <c r="B74" s="67" t="s">
-        <v>22</v>
+      <c r="B74" s="8" t="s">
+        <v>46</v>
       </c>
-      <c r="C74" s="34"/>
-[...10 lines deleted...]
-        <v>23</v>
+      <c r="C74" s="9"/>
+      <c r="D74" s="10"/>
+      <c r="E74" s="25"/>
+      <c r="F74" s="9"/>
+      <c r="G74" s="9"/>
+      <c r="H74" s="9"/>
+      <c r="I74" s="9"/>
+      <c r="J74" s="9"/>
+      <c r="K74" s="9"/>
+      <c r="L74" s="10"/>
+      <c r="M74" s="8" t="s">
+        <v>47</v>
       </c>
-      <c r="N74" s="34"/>
-[...8 lines deleted...]
-      <c r="W74" s="63"/>
+      <c r="N74" s="9"/>
+      <c r="O74" s="10"/>
+      <c r="P74" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q74" s="27"/>
+      <c r="R74" s="27"/>
+      <c r="S74" s="27"/>
+      <c r="T74" s="27"/>
+      <c r="U74" s="27"/>
+      <c r="V74" s="27"/>
+      <c r="W74" s="28"/>
       <c r="X74" s="1"/>
       <c r="Y74" s="1"/>
       <c r="Z74" s="1"/>
       <c r="AA74" s="1"/>
       <c r="AB74" s="1"/>
     </row>
-    <row r="75" spans="1:28" ht="36" customHeight="1">
+    <row r="75" spans="1:28" ht="30" customHeight="1">
       <c r="A75" s="1"/>
-      <c r="B75" s="67" t="s">
-        <v>46</v>
+      <c r="B75" s="8" t="s">
+        <v>31</v>
       </c>
-      <c r="C75" s="34"/>
-[...10 lines deleted...]
-        <v>47</v>
+      <c r="C75" s="9"/>
+      <c r="D75" s="10"/>
+      <c r="E75" s="11"/>
+      <c r="F75" s="9"/>
+      <c r="G75" s="9"/>
+      <c r="H75" s="9"/>
+      <c r="I75" s="9"/>
+      <c r="J75" s="9"/>
+      <c r="K75" s="9"/>
+      <c r="L75" s="10"/>
+      <c r="M75" s="8" t="s">
+        <v>48</v>
       </c>
-      <c r="N75" s="34"/>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="N75" s="9"/>
+      <c r="O75" s="10"/>
+      <c r="P75" s="12"/>
+      <c r="Q75" s="9"/>
+      <c r="R75" s="9"/>
+      <c r="S75" s="29" t="s">
+        <v>49</v>
       </c>
-      <c r="Q75" s="43"/>
-[...5 lines deleted...]
-      <c r="W75" s="76"/>
+      <c r="T75" s="10"/>
+      <c r="U75" s="20"/>
+      <c r="V75" s="9"/>
+      <c r="W75" s="13"/>
       <c r="X75" s="1"/>
       <c r="Y75" s="1"/>
       <c r="Z75" s="1"/>
       <c r="AA75" s="1"/>
       <c r="AB75" s="1"/>
     </row>
-    <row r="76" spans="1:28" ht="30" customHeight="1">
+    <row r="76" spans="1:28" ht="36" customHeight="1">
       <c r="A76" s="1"/>
-      <c r="B76" s="67" t="s">
-        <v>31</v>
+      <c r="B76" s="8" t="s">
+        <v>50</v>
       </c>
-      <c r="C76" s="34"/>
-[...10 lines deleted...]
-        <v>48</v>
+      <c r="C76" s="9"/>
+      <c r="D76" s="10"/>
+      <c r="E76" s="11"/>
+      <c r="F76" s="9"/>
+      <c r="G76" s="9"/>
+      <c r="H76" s="9"/>
+      <c r="I76" s="9"/>
+      <c r="J76" s="9"/>
+      <c r="K76" s="9"/>
+      <c r="L76" s="10"/>
+      <c r="M76" s="8" t="s">
+        <v>28</v>
       </c>
-      <c r="N76" s="34"/>
-[...10 lines deleted...]
-      <c r="W76" s="66"/>
+      <c r="N76" s="9"/>
+      <c r="O76" s="10"/>
+      <c r="P76" s="12"/>
+      <c r="Q76" s="9"/>
+      <c r="R76" s="9"/>
+      <c r="S76" s="9"/>
+      <c r="T76" s="9"/>
+      <c r="U76" s="9"/>
+      <c r="V76" s="9"/>
+      <c r="W76" s="13"/>
       <c r="X76" s="1"/>
       <c r="Y76" s="1"/>
       <c r="Z76" s="1"/>
       <c r="AA76" s="1"/>
       <c r="AB76" s="1"/>
     </row>
-    <row r="77" spans="1:28" ht="36" customHeight="1">
+    <row r="77" spans="1:28" ht="36" customHeight="1" thickBot="1">
       <c r="A77" s="1"/>
-      <c r="B77" s="67" t="s">
-        <v>50</v>
+      <c r="B77" s="8" t="s">
+        <v>51</v>
       </c>
-      <c r="C77" s="34"/>
-[...10 lines deleted...]
-        <v>28</v>
+      <c r="C77" s="9"/>
+      <c r="D77" s="10"/>
+      <c r="E77" s="14"/>
+      <c r="F77" s="15"/>
+      <c r="G77" s="15"/>
+      <c r="H77" s="16" t="s">
+        <v>52</v>
       </c>
-      <c r="N77" s="34"/>
-[...8 lines deleted...]
-      <c r="W77" s="66"/>
+      <c r="I77" s="17"/>
+      <c r="J77" s="17"/>
+      <c r="K77" s="17"/>
+      <c r="L77" s="17"/>
+      <c r="M77" s="17"/>
+      <c r="N77" s="17"/>
+      <c r="O77" s="17"/>
+      <c r="P77" s="17"/>
+      <c r="Q77" s="17"/>
+      <c r="R77" s="17"/>
+      <c r="S77" s="17"/>
+      <c r="T77" s="17"/>
+      <c r="U77" s="17"/>
+      <c r="V77" s="17"/>
+      <c r="W77" s="18"/>
       <c r="X77" s="1"/>
       <c r="Y77" s="1"/>
       <c r="Z77" s="1"/>
       <c r="AA77" s="1"/>
       <c r="AB77" s="1"/>
     </row>
-    <row r="78" spans="1:28" ht="36" customHeight="1" thickBot="1">
+    <row r="78" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
       <c r="A78" s="1"/>
-      <c r="B78" s="67" t="s">
-        <v>51</v>
+      <c r="B78" s="5" t="s">
+        <v>54</v>
       </c>
-      <c r="C78" s="34"/>
-[...21 lines deleted...]
-      <c r="W78" s="95"/>
+      <c r="C78" s="6"/>
+      <c r="D78" s="6"/>
+      <c r="E78" s="6"/>
+      <c r="F78" s="6"/>
+      <c r="G78" s="6"/>
+      <c r="H78" s="6"/>
+      <c r="I78" s="6"/>
+      <c r="J78" s="6"/>
+      <c r="K78" s="6"/>
+      <c r="L78" s="6"/>
+      <c r="M78" s="6"/>
+      <c r="N78" s="6"/>
+      <c r="O78" s="6"/>
+      <c r="P78" s="6"/>
+      <c r="Q78" s="6"/>
+      <c r="R78" s="6"/>
+      <c r="S78" s="6"/>
+      <c r="T78" s="6"/>
+      <c r="U78" s="6"/>
+      <c r="V78" s="6"/>
+      <c r="W78" s="7"/>
       <c r="X78" s="1"/>
       <c r="Y78" s="1"/>
       <c r="Z78" s="1"/>
       <c r="AA78" s="1"/>
       <c r="AB78" s="1"/>
     </row>
-    <row r="79" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
+    <row r="79" spans="1:28" ht="36" customHeight="1" thickTop="1">
       <c r="A79" s="1"/>
-      <c r="B79" s="57" t="s">
-        <v>55</v>
+      <c r="B79" s="8" t="s">
+        <v>22</v>
       </c>
-      <c r="C79" s="96"/>
-[...19 lines deleted...]
-      <c r="W79" s="97"/>
+      <c r="C79" s="9"/>
+      <c r="D79" s="10"/>
+      <c r="E79" s="21"/>
+      <c r="F79" s="22"/>
+      <c r="G79" s="22"/>
+      <c r="H79" s="22"/>
+      <c r="I79" s="22"/>
+      <c r="J79" s="22"/>
+      <c r="K79" s="22"/>
+      <c r="L79" s="23"/>
+      <c r="M79" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="N79" s="9"/>
+      <c r="O79" s="10"/>
+      <c r="P79" s="21"/>
+      <c r="Q79" s="22"/>
+      <c r="R79" s="22"/>
+      <c r="S79" s="22"/>
+      <c r="T79" s="22"/>
+      <c r="U79" s="22"/>
+      <c r="V79" s="22"/>
+      <c r="W79" s="24"/>
       <c r="X79" s="1"/>
       <c r="Y79" s="1"/>
       <c r="Z79" s="1"/>
       <c r="AA79" s="1"/>
       <c r="AB79" s="1"/>
     </row>
-    <row r="80" spans="1:28" ht="36" customHeight="1" thickTop="1">
+    <row r="80" spans="1:28" ht="36" customHeight="1">
       <c r="A80" s="1"/>
-      <c r="B80" s="67" t="s">
-        <v>22</v>
+      <c r="B80" s="8" t="s">
+        <v>46</v>
       </c>
-      <c r="C80" s="34"/>
-[...10 lines deleted...]
-        <v>23</v>
+      <c r="C80" s="9"/>
+      <c r="D80" s="10"/>
+      <c r="E80" s="25"/>
+      <c r="F80" s="9"/>
+      <c r="G80" s="9"/>
+      <c r="H80" s="9"/>
+      <c r="I80" s="9"/>
+      <c r="J80" s="9"/>
+      <c r="K80" s="9"/>
+      <c r="L80" s="10"/>
+      <c r="M80" s="8" t="s">
+        <v>47</v>
       </c>
-      <c r="N80" s="34"/>
-[...8 lines deleted...]
-      <c r="W80" s="63"/>
+      <c r="N80" s="9"/>
+      <c r="O80" s="10"/>
+      <c r="P80" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q80" s="27"/>
+      <c r="R80" s="27"/>
+      <c r="S80" s="27"/>
+      <c r="T80" s="27"/>
+      <c r="U80" s="27"/>
+      <c r="V80" s="27"/>
+      <c r="W80" s="28"/>
       <c r="X80" s="1"/>
       <c r="Y80" s="1"/>
       <c r="Z80" s="1"/>
       <c r="AA80" s="1"/>
       <c r="AB80" s="1"/>
     </row>
-    <row r="81" spans="1:28" ht="36" customHeight="1">
+    <row r="81" spans="1:28" ht="30" customHeight="1">
       <c r="A81" s="1"/>
-      <c r="B81" s="67" t="s">
-        <v>46</v>
+      <c r="B81" s="8" t="s">
+        <v>31</v>
       </c>
-      <c r="C81" s="34"/>
-[...10 lines deleted...]
-        <v>47</v>
+      <c r="C81" s="9"/>
+      <c r="D81" s="10"/>
+      <c r="E81" s="11"/>
+      <c r="F81" s="9"/>
+      <c r="G81" s="9"/>
+      <c r="H81" s="9"/>
+      <c r="I81" s="9"/>
+      <c r="J81" s="9"/>
+      <c r="K81" s="9"/>
+      <c r="L81" s="10"/>
+      <c r="M81" s="8" t="s">
+        <v>48</v>
       </c>
-      <c r="N81" s="34"/>
-[...2 lines deleted...]
-        <v>56</v>
+      <c r="N81" s="9"/>
+      <c r="O81" s="10"/>
+      <c r="P81" s="12"/>
+      <c r="Q81" s="9"/>
+      <c r="R81" s="9"/>
+      <c r="S81" s="19" t="s">
+        <v>49</v>
       </c>
-      <c r="Q81" s="43"/>
-[...5 lines deleted...]
-      <c r="W81" s="76"/>
+      <c r="T81" s="10"/>
+      <c r="U81" s="20"/>
+      <c r="V81" s="9"/>
+      <c r="W81" s="13"/>
       <c r="X81" s="1"/>
       <c r="Y81" s="1"/>
       <c r="Z81" s="1"/>
       <c r="AA81" s="1"/>
       <c r="AB81" s="1"/>
     </row>
-    <row r="82" spans="1:28" ht="18" customHeight="1">
+    <row r="82" spans="1:28" ht="36" customHeight="1">
       <c r="A82" s="1"/>
-      <c r="B82" s="67" t="s">
-        <v>31</v>
+      <c r="B82" s="8" t="s">
+        <v>50</v>
       </c>
-      <c r="C82" s="34"/>
-[...10 lines deleted...]
-        <v>48</v>
+      <c r="C82" s="9"/>
+      <c r="D82" s="10"/>
+      <c r="E82" s="11"/>
+      <c r="F82" s="9"/>
+      <c r="G82" s="9"/>
+      <c r="H82" s="9"/>
+      <c r="I82" s="9"/>
+      <c r="J82" s="9"/>
+      <c r="K82" s="9"/>
+      <c r="L82" s="10"/>
+      <c r="M82" s="8" t="s">
+        <v>28</v>
       </c>
-      <c r="N82" s="34"/>
-[...10 lines deleted...]
-      <c r="W82" s="66"/>
+      <c r="N82" s="9"/>
+      <c r="O82" s="10"/>
+      <c r="P82" s="12"/>
+      <c r="Q82" s="9"/>
+      <c r="R82" s="9"/>
+      <c r="S82" s="9"/>
+      <c r="T82" s="9"/>
+      <c r="U82" s="9"/>
+      <c r="V82" s="9"/>
+      <c r="W82" s="13"/>
       <c r="X82" s="1"/>
       <c r="Y82" s="1"/>
       <c r="Z82" s="1"/>
       <c r="AA82" s="1"/>
       <c r="AB82" s="1"/>
     </row>
-    <row r="83" spans="1:28" ht="18" customHeight="1">
+    <row r="83" spans="1:28" ht="36" customHeight="1" thickBot="1">
       <c r="A83" s="1"/>
-      <c r="B83" s="67" t="s">
-        <v>50</v>
+      <c r="B83" s="8" t="s">
+        <v>51</v>
       </c>
-      <c r="C83" s="34"/>
-[...10 lines deleted...]
-        <v>28</v>
+      <c r="C83" s="9"/>
+      <c r="D83" s="10"/>
+      <c r="E83" s="14"/>
+      <c r="F83" s="15"/>
+      <c r="G83" s="15"/>
+      <c r="H83" s="16" t="s">
+        <v>52</v>
       </c>
-      <c r="N83" s="34"/>
-[...8 lines deleted...]
-      <c r="W83" s="66"/>
+      <c r="I83" s="17"/>
+      <c r="J83" s="17"/>
+      <c r="K83" s="17"/>
+      <c r="L83" s="17"/>
+      <c r="M83" s="17"/>
+      <c r="N83" s="17"/>
+      <c r="O83" s="17"/>
+      <c r="P83" s="17"/>
+      <c r="Q83" s="17"/>
+      <c r="R83" s="17"/>
+      <c r="S83" s="17"/>
+      <c r="T83" s="17"/>
+      <c r="U83" s="17"/>
+      <c r="V83" s="17"/>
+      <c r="W83" s="18"/>
       <c r="X83" s="1"/>
       <c r="Y83" s="1"/>
       <c r="Z83" s="1"/>
       <c r="AA83" s="1"/>
       <c r="AB83" s="1"/>
     </row>
-    <row r="84" spans="1:28" ht="18" customHeight="1" thickBot="1">
+    <row r="84" spans="1:28" ht="36" customHeight="1" thickTop="1" thickBot="1">
       <c r="A84" s="1"/>
-      <c r="B84" s="67" t="s">
-        <v>51</v>
+      <c r="B84" s="5" t="s">
+        <v>55</v>
       </c>
-      <c r="C84" s="34"/>
-[...21 lines deleted...]
-      <c r="W84" s="95"/>
+      <c r="C84" s="6"/>
+      <c r="D84" s="6"/>
+      <c r="E84" s="6"/>
+      <c r="F84" s="6"/>
+      <c r="G84" s="6"/>
+      <c r="H84" s="6"/>
+      <c r="I84" s="6"/>
+      <c r="J84" s="6"/>
+      <c r="K84" s="6"/>
+      <c r="L84" s="6"/>
+      <c r="M84" s="6"/>
+      <c r="N84" s="6"/>
+      <c r="O84" s="6"/>
+      <c r="P84" s="6"/>
+      <c r="Q84" s="6"/>
+      <c r="R84" s="6"/>
+      <c r="S84" s="6"/>
+      <c r="T84" s="6"/>
+      <c r="U84" s="6"/>
+      <c r="V84" s="6"/>
+      <c r="W84" s="7"/>
       <c r="X84" s="1"/>
       <c r="Y84" s="1"/>
       <c r="Z84" s="1"/>
       <c r="AA84" s="1"/>
       <c r="AB84" s="1"/>
     </row>
-    <row r="85" spans="1:28" ht="18" customHeight="1" thickTop="1">
+    <row r="85" spans="1:28" ht="36" customHeight="1" thickTop="1">
       <c r="A85" s="1"/>
-      <c r="B85" s="4"/>
-[...20 lines deleted...]
-      <c r="W85" s="1"/>
+      <c r="B85" s="8" t="s">
+        <v>22</v>
+      </c>
+      <c r="C85" s="9"/>
+      <c r="D85" s="10"/>
+      <c r="E85" s="21"/>
+      <c r="F85" s="22"/>
+      <c r="G85" s="22"/>
+      <c r="H85" s="22"/>
+      <c r="I85" s="22"/>
+      <c r="J85" s="22"/>
+      <c r="K85" s="22"/>
+      <c r="L85" s="23"/>
+      <c r="M85" s="8" t="s">
+        <v>23</v>
+      </c>
+      <c r="N85" s="9"/>
+      <c r="O85" s="10"/>
+      <c r="P85" s="21"/>
+      <c r="Q85" s="22"/>
+      <c r="R85" s="22"/>
+      <c r="S85" s="22"/>
+      <c r="T85" s="22"/>
+      <c r="U85" s="22"/>
+      <c r="V85" s="22"/>
+      <c r="W85" s="24"/>
       <c r="X85" s="1"/>
       <c r="Y85" s="1"/>
       <c r="Z85" s="1"/>
       <c r="AA85" s="1"/>
       <c r="AB85" s="1"/>
     </row>
-    <row r="86" spans="1:28" ht="18" customHeight="1">
+    <row r="86" spans="1:28" ht="36" customHeight="1">
       <c r="A86" s="1"/>
-      <c r="B86" s="2"/>
-[...20 lines deleted...]
-      <c r="W86" s="1"/>
+      <c r="B86" s="8" t="s">
+        <v>46</v>
+      </c>
+      <c r="C86" s="9"/>
+      <c r="D86" s="10"/>
+      <c r="E86" s="25"/>
+      <c r="F86" s="9"/>
+      <c r="G86" s="9"/>
+      <c r="H86" s="9"/>
+      <c r="I86" s="9"/>
+      <c r="J86" s="9"/>
+      <c r="K86" s="9"/>
+      <c r="L86" s="10"/>
+      <c r="M86" s="8" t="s">
+        <v>47</v>
+      </c>
+      <c r="N86" s="9"/>
+      <c r="O86" s="10"/>
+      <c r="P86" s="26" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q86" s="27"/>
+      <c r="R86" s="27"/>
+      <c r="S86" s="27"/>
+      <c r="T86" s="27"/>
+      <c r="U86" s="27"/>
+      <c r="V86" s="27"/>
+      <c r="W86" s="28"/>
       <c r="X86" s="1"/>
       <c r="Y86" s="1"/>
       <c r="Z86" s="1"/>
       <c r="AA86" s="1"/>
       <c r="AB86" s="1"/>
     </row>
     <row r="87" spans="1:28" ht="18" customHeight="1">
       <c r="A87" s="1"/>
-      <c r="B87" s="2"/>
-[...20 lines deleted...]
-      <c r="W87" s="1"/>
+      <c r="B87" s="8" t="s">
+        <v>31</v>
+      </c>
+      <c r="C87" s="9"/>
+      <c r="D87" s="10"/>
+      <c r="E87" s="11"/>
+      <c r="F87" s="9"/>
+      <c r="G87" s="9"/>
+      <c r="H87" s="9"/>
+      <c r="I87" s="9"/>
+      <c r="J87" s="9"/>
+      <c r="K87" s="9"/>
+      <c r="L87" s="10"/>
+      <c r="M87" s="8" t="s">
+        <v>48</v>
+      </c>
+      <c r="N87" s="9"/>
+      <c r="O87" s="10"/>
+      <c r="P87" s="12"/>
+      <c r="Q87" s="9"/>
+      <c r="R87" s="9"/>
+      <c r="S87" s="19" t="s">
+        <v>49</v>
+      </c>
+      <c r="T87" s="10"/>
+      <c r="U87" s="20"/>
+      <c r="V87" s="9"/>
+      <c r="W87" s="13"/>
       <c r="X87" s="1"/>
       <c r="Y87" s="1"/>
       <c r="Z87" s="1"/>
       <c r="AA87" s="1"/>
       <c r="AB87" s="1"/>
     </row>
     <row r="88" spans="1:28" ht="18" customHeight="1">
       <c r="A88" s="1"/>
-      <c r="B88" s="2"/>
-[...20 lines deleted...]
-      <c r="W88" s="1"/>
+      <c r="B88" s="8" t="s">
+        <v>50</v>
+      </c>
+      <c r="C88" s="9"/>
+      <c r="D88" s="10"/>
+      <c r="E88" s="11"/>
+      <c r="F88" s="9"/>
+      <c r="G88" s="9"/>
+      <c r="H88" s="9"/>
+      <c r="I88" s="9"/>
+      <c r="J88" s="9"/>
+      <c r="K88" s="9"/>
+      <c r="L88" s="10"/>
+      <c r="M88" s="8" t="s">
+        <v>28</v>
+      </c>
+      <c r="N88" s="9"/>
+      <c r="O88" s="10"/>
+      <c r="P88" s="12"/>
+      <c r="Q88" s="9"/>
+      <c r="R88" s="9"/>
+      <c r="S88" s="9"/>
+      <c r="T88" s="9"/>
+      <c r="U88" s="9"/>
+      <c r="V88" s="9"/>
+      <c r="W88" s="13"/>
       <c r="X88" s="1"/>
       <c r="Y88" s="1"/>
       <c r="Z88" s="1"/>
       <c r="AA88" s="1"/>
       <c r="AB88" s="1"/>
     </row>
-    <row r="89" spans="1:28" ht="18" customHeight="1">
+    <row r="89" spans="1:28" ht="18" customHeight="1" thickBot="1">
       <c r="A89" s="1"/>
-      <c r="B89" s="2"/>
-[...20 lines deleted...]
-      <c r="W89" s="1"/>
+      <c r="B89" s="8" t="s">
+        <v>51</v>
+      </c>
+      <c r="C89" s="9"/>
+      <c r="D89" s="10"/>
+      <c r="E89" s="14"/>
+      <c r="F89" s="15"/>
+      <c r="G89" s="15"/>
+      <c r="H89" s="16" t="s">
+        <v>52</v>
+      </c>
+      <c r="I89" s="17"/>
+      <c r="J89" s="17"/>
+      <c r="K89" s="17"/>
+      <c r="L89" s="17"/>
+      <c r="M89" s="17"/>
+      <c r="N89" s="17"/>
+      <c r="O89" s="17"/>
+      <c r="P89" s="17"/>
+      <c r="Q89" s="17"/>
+      <c r="R89" s="17"/>
+      <c r="S89" s="17"/>
+      <c r="T89" s="17"/>
+      <c r="U89" s="17"/>
+      <c r="V89" s="17"/>
+      <c r="W89" s="18"/>
       <c r="X89" s="1"/>
       <c r="Y89" s="1"/>
       <c r="Z89" s="1"/>
       <c r="AA89" s="1"/>
       <c r="AB89" s="1"/>
     </row>
-    <row r="90" spans="1:28" ht="18" customHeight="1">
+    <row r="90" spans="1:28" ht="18" customHeight="1" thickTop="1">
       <c r="A90" s="1"/>
-      <c r="B90" s="2"/>
+      <c r="B90" s="4"/>
       <c r="C90" s="2"/>
       <c r="D90" s="2"/>
       <c r="E90" s="2"/>
       <c r="F90" s="2"/>
       <c r="G90" s="2"/>
       <c r="H90" s="2"/>
       <c r="I90" s="2"/>
       <c r="J90" s="2"/>
       <c r="K90" s="2"/>
       <c r="L90" s="2"/>
       <c r="M90" s="2"/>
       <c r="N90" s="2"/>
       <c r="O90" s="2"/>
       <c r="P90" s="1"/>
       <c r="Q90" s="1"/>
       <c r="R90" s="1"/>
       <c r="S90" s="1"/>
       <c r="T90" s="1"/>
       <c r="U90" s="1"/>
       <c r="V90" s="1"/>
       <c r="W90" s="1"/>
       <c r="X90" s="1"/>
       <c r="Y90" s="1"/>
       <c r="Z90" s="1"/>
       <c r="AA90" s="1"/>
@@ -32074,432 +32085,592 @@
       <c r="E1002" s="2"/>
       <c r="F1002" s="2"/>
       <c r="G1002" s="2"/>
       <c r="H1002" s="2"/>
       <c r="I1002" s="2"/>
       <c r="J1002" s="2"/>
       <c r="K1002" s="2"/>
       <c r="L1002" s="2"/>
       <c r="M1002" s="2"/>
       <c r="N1002" s="2"/>
       <c r="O1002" s="2"/>
       <c r="P1002" s="1"/>
       <c r="Q1002" s="1"/>
       <c r="R1002" s="1"/>
       <c r="S1002" s="1"/>
       <c r="T1002" s="1"/>
       <c r="U1002" s="1"/>
       <c r="V1002" s="1"/>
       <c r="W1002" s="1"/>
       <c r="X1002" s="1"/>
       <c r="Y1002" s="1"/>
       <c r="Z1002" s="1"/>
       <c r="AA1002" s="1"/>
       <c r="AB1002" s="1"/>
     </row>
-    <row r="1003" spans="1:28" ht="15.75">
+    <row r="1003" spans="1:28" ht="18" customHeight="1">
+      <c r="A1003" s="1"/>
       <c r="B1003" s="2"/>
       <c r="C1003" s="2"/>
       <c r="D1003" s="2"/>
       <c r="E1003" s="2"/>
       <c r="F1003" s="2"/>
       <c r="G1003" s="2"/>
       <c r="H1003" s="2"/>
       <c r="I1003" s="2"/>
       <c r="J1003" s="2"/>
       <c r="K1003" s="2"/>
       <c r="L1003" s="2"/>
       <c r="M1003" s="2"/>
       <c r="N1003" s="2"/>
       <c r="O1003" s="2"/>
       <c r="P1003" s="1"/>
       <c r="Q1003" s="1"/>
       <c r="R1003" s="1"/>
       <c r="S1003" s="1"/>
       <c r="T1003" s="1"/>
       <c r="U1003" s="1"/>
       <c r="V1003" s="1"/>
       <c r="W1003" s="1"/>
-    </row>
-    <row r="1004" spans="1:28" ht="15.75">
+      <c r="X1003" s="1"/>
+      <c r="Y1003" s="1"/>
+      <c r="Z1003" s="1"/>
+      <c r="AA1003" s="1"/>
+      <c r="AB1003" s="1"/>
+    </row>
+    <row r="1004" spans="1:28" ht="18" customHeight="1">
+      <c r="A1004" s="1"/>
       <c r="B1004" s="2"/>
       <c r="C1004" s="2"/>
       <c r="D1004" s="2"/>
       <c r="E1004" s="2"/>
       <c r="F1004" s="2"/>
       <c r="G1004" s="2"/>
       <c r="H1004" s="2"/>
       <c r="I1004" s="2"/>
       <c r="J1004" s="2"/>
       <c r="K1004" s="2"/>
       <c r="L1004" s="2"/>
       <c r="M1004" s="2"/>
       <c r="N1004" s="2"/>
       <c r="O1004" s="2"/>
       <c r="P1004" s="1"/>
       <c r="Q1004" s="1"/>
       <c r="R1004" s="1"/>
       <c r="S1004" s="1"/>
       <c r="T1004" s="1"/>
       <c r="U1004" s="1"/>
       <c r="V1004" s="1"/>
       <c r="W1004" s="1"/>
-    </row>
-    <row r="1005" spans="1:28" ht="15.75">
+      <c r="X1004" s="1"/>
+      <c r="Y1004" s="1"/>
+      <c r="Z1004" s="1"/>
+      <c r="AA1004" s="1"/>
+      <c r="AB1004" s="1"/>
+    </row>
+    <row r="1005" spans="1:28" ht="18" customHeight="1">
+      <c r="A1005" s="1"/>
       <c r="B1005" s="2"/>
       <c r="C1005" s="2"/>
       <c r="D1005" s="2"/>
       <c r="E1005" s="2"/>
       <c r="F1005" s="2"/>
       <c r="G1005" s="2"/>
       <c r="H1005" s="2"/>
       <c r="I1005" s="2"/>
       <c r="J1005" s="2"/>
       <c r="K1005" s="2"/>
       <c r="L1005" s="2"/>
       <c r="M1005" s="2"/>
       <c r="N1005" s="2"/>
       <c r="O1005" s="2"/>
       <c r="P1005" s="1"/>
       <c r="Q1005" s="1"/>
       <c r="R1005" s="1"/>
       <c r="S1005" s="1"/>
       <c r="T1005" s="1"/>
       <c r="U1005" s="1"/>
       <c r="V1005" s="1"/>
       <c r="W1005" s="1"/>
+      <c r="X1005" s="1"/>
+      <c r="Y1005" s="1"/>
+      <c r="Z1005" s="1"/>
+      <c r="AA1005" s="1"/>
+      <c r="AB1005" s="1"/>
+    </row>
+    <row r="1006" spans="1:28" ht="18" customHeight="1">
+      <c r="A1006" s="1"/>
+      <c r="B1006" s="2"/>
+      <c r="C1006" s="2"/>
+      <c r="D1006" s="2"/>
+      <c r="E1006" s="2"/>
+      <c r="F1006" s="2"/>
+      <c r="G1006" s="2"/>
+      <c r="H1006" s="2"/>
+      <c r="I1006" s="2"/>
+      <c r="J1006" s="2"/>
+      <c r="K1006" s="2"/>
+      <c r="L1006" s="2"/>
+      <c r="M1006" s="2"/>
+      <c r="N1006" s="2"/>
+      <c r="O1006" s="2"/>
+      <c r="P1006" s="1"/>
+      <c r="Q1006" s="1"/>
+      <c r="R1006" s="1"/>
+      <c r="S1006" s="1"/>
+      <c r="T1006" s="1"/>
+      <c r="U1006" s="1"/>
+      <c r="V1006" s="1"/>
+      <c r="W1006" s="1"/>
+      <c r="X1006" s="1"/>
+      <c r="Y1006" s="1"/>
+      <c r="Z1006" s="1"/>
+      <c r="AA1006" s="1"/>
+      <c r="AB1006" s="1"/>
+    </row>
+    <row r="1007" spans="1:28" ht="18" customHeight="1">
+      <c r="A1007" s="1"/>
+      <c r="B1007" s="2"/>
+      <c r="C1007" s="2"/>
+      <c r="D1007" s="2"/>
+      <c r="E1007" s="2"/>
+      <c r="F1007" s="2"/>
+      <c r="G1007" s="2"/>
+      <c r="H1007" s="2"/>
+      <c r="I1007" s="2"/>
+      <c r="J1007" s="2"/>
+      <c r="K1007" s="2"/>
+      <c r="L1007" s="2"/>
+      <c r="M1007" s="2"/>
+      <c r="N1007" s="2"/>
+      <c r="O1007" s="2"/>
+      <c r="P1007" s="1"/>
+      <c r="Q1007" s="1"/>
+      <c r="R1007" s="1"/>
+      <c r="S1007" s="1"/>
+      <c r="T1007" s="1"/>
+      <c r="U1007" s="1"/>
+      <c r="V1007" s="1"/>
+      <c r="W1007" s="1"/>
+      <c r="X1007" s="1"/>
+      <c r="Y1007" s="1"/>
+      <c r="Z1007" s="1"/>
+      <c r="AA1007" s="1"/>
+      <c r="AB1007" s="1"/>
+    </row>
+    <row r="1008" spans="1:28" ht="15.75">
+      <c r="B1008" s="2"/>
+      <c r="C1008" s="2"/>
+      <c r="D1008" s="2"/>
+      <c r="E1008" s="2"/>
+      <c r="F1008" s="2"/>
+      <c r="G1008" s="2"/>
+      <c r="H1008" s="2"/>
+      <c r="I1008" s="2"/>
+      <c r="J1008" s="2"/>
+      <c r="K1008" s="2"/>
+      <c r="L1008" s="2"/>
+      <c r="M1008" s="2"/>
+      <c r="N1008" s="2"/>
+      <c r="O1008" s="2"/>
+      <c r="P1008" s="1"/>
+      <c r="Q1008" s="1"/>
+      <c r="R1008" s="1"/>
+      <c r="S1008" s="1"/>
+      <c r="T1008" s="1"/>
+      <c r="U1008" s="1"/>
+      <c r="V1008" s="1"/>
+      <c r="W1008" s="1"/>
+    </row>
+    <row r="1009" spans="2:23" ht="15.75">
+      <c r="B1009" s="2"/>
+      <c r="C1009" s="2"/>
+      <c r="D1009" s="2"/>
+      <c r="E1009" s="2"/>
+      <c r="F1009" s="2"/>
+      <c r="G1009" s="2"/>
+      <c r="H1009" s="2"/>
+      <c r="I1009" s="2"/>
+      <c r="J1009" s="2"/>
+      <c r="K1009" s="2"/>
+      <c r="L1009" s="2"/>
+      <c r="M1009" s="2"/>
+      <c r="N1009" s="2"/>
+      <c r="O1009" s="2"/>
+      <c r="P1009" s="1"/>
+      <c r="Q1009" s="1"/>
+      <c r="R1009" s="1"/>
+      <c r="S1009" s="1"/>
+      <c r="T1009" s="1"/>
+      <c r="U1009" s="1"/>
+      <c r="V1009" s="1"/>
+      <c r="W1009" s="1"/>
+    </row>
+    <row r="1010" spans="2:23" ht="15.75">
+      <c r="B1010" s="2"/>
+      <c r="C1010" s="2"/>
+      <c r="D1010" s="2"/>
+      <c r="E1010" s="2"/>
+      <c r="F1010" s="2"/>
+      <c r="G1010" s="2"/>
+      <c r="H1010" s="2"/>
+      <c r="I1010" s="2"/>
+      <c r="J1010" s="2"/>
+      <c r="K1010" s="2"/>
+      <c r="L1010" s="2"/>
+      <c r="M1010" s="2"/>
+      <c r="N1010" s="2"/>
+      <c r="O1010" s="2"/>
+      <c r="P1010" s="1"/>
+      <c r="Q1010" s="1"/>
+      <c r="R1010" s="1"/>
+      <c r="S1010" s="1"/>
+      <c r="T1010" s="1"/>
+      <c r="U1010" s="1"/>
+      <c r="V1010" s="1"/>
+      <c r="W1010" s="1"/>
     </row>
   </sheetData>
-  <mergeCells count="299">
-[...274 lines deleted...]
-    <mergeCell ref="P14:W14"/>
+  <mergeCells count="309">
     <mergeCell ref="B2:W2"/>
     <mergeCell ref="B3:W3"/>
     <mergeCell ref="B4:W4"/>
     <mergeCell ref="B5:W5"/>
     <mergeCell ref="B6:W6"/>
     <mergeCell ref="B7:D7"/>
     <mergeCell ref="E7:W7"/>
     <mergeCell ref="B16:D16"/>
     <mergeCell ref="M16:O16"/>
     <mergeCell ref="E16:L16"/>
     <mergeCell ref="P16:W16"/>
     <mergeCell ref="B10:F10"/>
     <mergeCell ref="G10:W10"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="G11:K11"/>
     <mergeCell ref="L11:N11"/>
     <mergeCell ref="O11:Q11"/>
     <mergeCell ref="R11:T11"/>
     <mergeCell ref="U11:W11"/>
     <mergeCell ref="B8:D8"/>
     <mergeCell ref="E8:W8"/>
     <mergeCell ref="B9:F9"/>
     <mergeCell ref="G9:K9"/>
     <mergeCell ref="L9:N9"/>
+    <mergeCell ref="O9:Q9"/>
+    <mergeCell ref="R9:T9"/>
+    <mergeCell ref="U9:W9"/>
+    <mergeCell ref="B12:D12"/>
+    <mergeCell ref="E12:K12"/>
+    <mergeCell ref="L12:N12"/>
+    <mergeCell ref="O12:W12"/>
+    <mergeCell ref="B13:W13"/>
+    <mergeCell ref="B14:D14"/>
+    <mergeCell ref="E14:L14"/>
+    <mergeCell ref="M14:O14"/>
+    <mergeCell ref="P14:W14"/>
+    <mergeCell ref="B15:D15"/>
+    <mergeCell ref="E15:L15"/>
+    <mergeCell ref="M15:O15"/>
+    <mergeCell ref="P15:W15"/>
+    <mergeCell ref="B18:D18"/>
+    <mergeCell ref="E18:F18"/>
+    <mergeCell ref="G18:I18"/>
+    <mergeCell ref="J18:L18"/>
+    <mergeCell ref="M18:O18"/>
+    <mergeCell ref="P18:W18"/>
+    <mergeCell ref="B17:D17"/>
+    <mergeCell ref="E17:W17"/>
+    <mergeCell ref="B21:D21"/>
+    <mergeCell ref="E21:L21"/>
+    <mergeCell ref="M21:O21"/>
+    <mergeCell ref="P21:W21"/>
+    <mergeCell ref="B22:D22"/>
+    <mergeCell ref="E22:L22"/>
+    <mergeCell ref="M22:O22"/>
+    <mergeCell ref="P22:W22"/>
+    <mergeCell ref="B19:D19"/>
+    <mergeCell ref="E19:L19"/>
+    <mergeCell ref="M19:O19"/>
+    <mergeCell ref="P19:W19"/>
+    <mergeCell ref="B20:D20"/>
+    <mergeCell ref="E20:L20"/>
+    <mergeCell ref="M20:O20"/>
+    <mergeCell ref="P20:W20"/>
+    <mergeCell ref="B28:D28"/>
+    <mergeCell ref="E28:F28"/>
+    <mergeCell ref="G28:I28"/>
+    <mergeCell ref="J28:L28"/>
+    <mergeCell ref="M28:O28"/>
+    <mergeCell ref="P28:W28"/>
+    <mergeCell ref="B24:D24"/>
+    <mergeCell ref="E24:L24"/>
+    <mergeCell ref="M24:O24"/>
+    <mergeCell ref="P24:W24"/>
+    <mergeCell ref="B25:D25"/>
+    <mergeCell ref="E25:L25"/>
+    <mergeCell ref="M25:O25"/>
+    <mergeCell ref="P25:W25"/>
+    <mergeCell ref="B26:D26"/>
+    <mergeCell ref="M26:O26"/>
+    <mergeCell ref="E26:L26"/>
+    <mergeCell ref="P26:W26"/>
+    <mergeCell ref="E27:W27"/>
+    <mergeCell ref="B27:D27"/>
+    <mergeCell ref="B31:D31"/>
+    <mergeCell ref="E31:L31"/>
+    <mergeCell ref="M31:O31"/>
+    <mergeCell ref="P31:W31"/>
+    <mergeCell ref="B32:D32"/>
+    <mergeCell ref="E32:L32"/>
+    <mergeCell ref="M32:O32"/>
+    <mergeCell ref="P32:W32"/>
+    <mergeCell ref="B29:D29"/>
+    <mergeCell ref="E29:L29"/>
+    <mergeCell ref="M29:O29"/>
+    <mergeCell ref="P29:W29"/>
+    <mergeCell ref="B30:D30"/>
+    <mergeCell ref="E30:L30"/>
+    <mergeCell ref="M30:O30"/>
+    <mergeCell ref="P30:W30"/>
+    <mergeCell ref="B38:D38"/>
+    <mergeCell ref="E38:F38"/>
+    <mergeCell ref="G38:I38"/>
+    <mergeCell ref="J38:L38"/>
+    <mergeCell ref="M38:O38"/>
+    <mergeCell ref="P38:W38"/>
+    <mergeCell ref="B34:D34"/>
+    <mergeCell ref="E34:L34"/>
+    <mergeCell ref="M34:O34"/>
+    <mergeCell ref="P34:W34"/>
+    <mergeCell ref="B35:D35"/>
+    <mergeCell ref="E35:L35"/>
+    <mergeCell ref="M35:O35"/>
+    <mergeCell ref="P35:W35"/>
+    <mergeCell ref="B36:D36"/>
+    <mergeCell ref="E36:L36"/>
+    <mergeCell ref="M36:O36"/>
+    <mergeCell ref="P36:W36"/>
+    <mergeCell ref="E37:W37"/>
+    <mergeCell ref="B37:D37"/>
+    <mergeCell ref="B41:D41"/>
+    <mergeCell ref="E41:L41"/>
+    <mergeCell ref="M41:O41"/>
+    <mergeCell ref="P41:W41"/>
+    <mergeCell ref="B42:D42"/>
+    <mergeCell ref="E42:L42"/>
+    <mergeCell ref="M42:O42"/>
+    <mergeCell ref="P42:W42"/>
+    <mergeCell ref="B39:D39"/>
+    <mergeCell ref="E39:L39"/>
+    <mergeCell ref="M39:O39"/>
+    <mergeCell ref="P39:W39"/>
+    <mergeCell ref="B40:D40"/>
+    <mergeCell ref="E40:L40"/>
+    <mergeCell ref="M40:O40"/>
+    <mergeCell ref="P40:W40"/>
+    <mergeCell ref="B48:D48"/>
+    <mergeCell ref="E48:F48"/>
+    <mergeCell ref="G48:I48"/>
+    <mergeCell ref="J48:L48"/>
+    <mergeCell ref="M48:O48"/>
+    <mergeCell ref="P48:W48"/>
+    <mergeCell ref="B44:D44"/>
+    <mergeCell ref="E44:L44"/>
+    <mergeCell ref="M44:O44"/>
+    <mergeCell ref="P44:W44"/>
+    <mergeCell ref="B45:D45"/>
+    <mergeCell ref="E45:L45"/>
+    <mergeCell ref="M45:O45"/>
+    <mergeCell ref="P45:W45"/>
+    <mergeCell ref="B46:D46"/>
+    <mergeCell ref="E46:L46"/>
+    <mergeCell ref="M46:O46"/>
+    <mergeCell ref="P46:W46"/>
+    <mergeCell ref="E47:W47"/>
+    <mergeCell ref="B47:D47"/>
+    <mergeCell ref="B51:D51"/>
+    <mergeCell ref="E51:L51"/>
+    <mergeCell ref="M51:O51"/>
+    <mergeCell ref="P51:W51"/>
+    <mergeCell ref="B52:D52"/>
+    <mergeCell ref="E52:L52"/>
+    <mergeCell ref="M52:O52"/>
+    <mergeCell ref="P52:W52"/>
+    <mergeCell ref="B49:D49"/>
+    <mergeCell ref="E49:L49"/>
+    <mergeCell ref="M49:O49"/>
+    <mergeCell ref="P49:W49"/>
+    <mergeCell ref="B50:D50"/>
+    <mergeCell ref="E50:L50"/>
+    <mergeCell ref="M50:O50"/>
+    <mergeCell ref="P50:W50"/>
+    <mergeCell ref="B58:D58"/>
+    <mergeCell ref="E58:F58"/>
+    <mergeCell ref="G58:I58"/>
+    <mergeCell ref="J58:L58"/>
+    <mergeCell ref="M58:O58"/>
+    <mergeCell ref="P58:W58"/>
+    <mergeCell ref="B54:D54"/>
+    <mergeCell ref="E54:L54"/>
+    <mergeCell ref="M54:O54"/>
+    <mergeCell ref="P54:W54"/>
+    <mergeCell ref="B55:D55"/>
+    <mergeCell ref="E55:L55"/>
+    <mergeCell ref="M55:O55"/>
+    <mergeCell ref="P55:W55"/>
+    <mergeCell ref="B56:D56"/>
+    <mergeCell ref="E56:L56"/>
+    <mergeCell ref="M56:O56"/>
+    <mergeCell ref="P56:W56"/>
+    <mergeCell ref="E57:W57"/>
+    <mergeCell ref="B57:D57"/>
+    <mergeCell ref="B61:D61"/>
+    <mergeCell ref="E61:L61"/>
+    <mergeCell ref="M61:O61"/>
+    <mergeCell ref="P61:W61"/>
+    <mergeCell ref="B62:D62"/>
+    <mergeCell ref="E62:L62"/>
+    <mergeCell ref="M62:O62"/>
+    <mergeCell ref="P62:W62"/>
+    <mergeCell ref="B59:D59"/>
+    <mergeCell ref="E59:L59"/>
+    <mergeCell ref="M59:O59"/>
+    <mergeCell ref="P59:W59"/>
+    <mergeCell ref="B60:D60"/>
+    <mergeCell ref="E60:L60"/>
+    <mergeCell ref="M60:O60"/>
+    <mergeCell ref="P60:W60"/>
+    <mergeCell ref="B63:W63"/>
+    <mergeCell ref="B64:D64"/>
+    <mergeCell ref="E64:L64"/>
+    <mergeCell ref="M64:O64"/>
+    <mergeCell ref="P64:W64"/>
+    <mergeCell ref="B65:D65"/>
+    <mergeCell ref="E65:L65"/>
+    <mergeCell ref="M65:O65"/>
+    <mergeCell ref="P65:W65"/>
+    <mergeCell ref="B66:W66"/>
+    <mergeCell ref="B67:D67"/>
+    <mergeCell ref="E67:L67"/>
+    <mergeCell ref="M67:O67"/>
+    <mergeCell ref="P67:W67"/>
+    <mergeCell ref="B68:D68"/>
+    <mergeCell ref="E68:L68"/>
+    <mergeCell ref="M68:O68"/>
+    <mergeCell ref="P68:W68"/>
+    <mergeCell ref="B70:D70"/>
+    <mergeCell ref="E70:L70"/>
+    <mergeCell ref="M70:O70"/>
+    <mergeCell ref="P70:W70"/>
+    <mergeCell ref="B71:D71"/>
+    <mergeCell ref="E71:G71"/>
+    <mergeCell ref="H71:W71"/>
+    <mergeCell ref="B69:D69"/>
+    <mergeCell ref="E69:L69"/>
+    <mergeCell ref="M69:O69"/>
+    <mergeCell ref="P69:R69"/>
+    <mergeCell ref="S69:T69"/>
+    <mergeCell ref="U69:W69"/>
+    <mergeCell ref="B72:W72"/>
+    <mergeCell ref="B73:D73"/>
+    <mergeCell ref="E73:L73"/>
+    <mergeCell ref="M73:O73"/>
+    <mergeCell ref="P73:W73"/>
+    <mergeCell ref="B74:D74"/>
+    <mergeCell ref="E74:L74"/>
+    <mergeCell ref="M74:O74"/>
+    <mergeCell ref="P74:W74"/>
+    <mergeCell ref="B76:D76"/>
+    <mergeCell ref="E76:L76"/>
+    <mergeCell ref="M76:O76"/>
+    <mergeCell ref="P76:W76"/>
+    <mergeCell ref="B77:D77"/>
+    <mergeCell ref="E77:G77"/>
+    <mergeCell ref="H77:W77"/>
+    <mergeCell ref="B75:D75"/>
+    <mergeCell ref="E75:L75"/>
+    <mergeCell ref="M75:O75"/>
+    <mergeCell ref="P75:R75"/>
+    <mergeCell ref="S75:T75"/>
+    <mergeCell ref="U75:W75"/>
+    <mergeCell ref="B81:D81"/>
+    <mergeCell ref="E81:L81"/>
+    <mergeCell ref="M81:O81"/>
+    <mergeCell ref="P81:R81"/>
+    <mergeCell ref="S81:T81"/>
+    <mergeCell ref="U81:W81"/>
+    <mergeCell ref="B78:W78"/>
+    <mergeCell ref="B79:D79"/>
+    <mergeCell ref="E79:L79"/>
+    <mergeCell ref="M79:O79"/>
+    <mergeCell ref="P79:W79"/>
+    <mergeCell ref="B80:D80"/>
+    <mergeCell ref="E80:L80"/>
+    <mergeCell ref="M80:O80"/>
+    <mergeCell ref="P80:W80"/>
+    <mergeCell ref="M86:O86"/>
+    <mergeCell ref="P86:W86"/>
+    <mergeCell ref="B82:D82"/>
+    <mergeCell ref="E82:L82"/>
+    <mergeCell ref="M82:O82"/>
+    <mergeCell ref="P82:W82"/>
+    <mergeCell ref="B83:D83"/>
+    <mergeCell ref="E83:G83"/>
+    <mergeCell ref="H83:W83"/>
+    <mergeCell ref="B53:W53"/>
+    <mergeCell ref="B43:W43"/>
+    <mergeCell ref="B33:W33"/>
+    <mergeCell ref="B23:W23"/>
+    <mergeCell ref="B88:D88"/>
+    <mergeCell ref="E88:L88"/>
+    <mergeCell ref="M88:O88"/>
+    <mergeCell ref="P88:W88"/>
+    <mergeCell ref="B89:D89"/>
+    <mergeCell ref="E89:G89"/>
+    <mergeCell ref="H89:W89"/>
+    <mergeCell ref="B87:D87"/>
+    <mergeCell ref="E87:L87"/>
+    <mergeCell ref="M87:O87"/>
+    <mergeCell ref="P87:R87"/>
+    <mergeCell ref="S87:T87"/>
+    <mergeCell ref="U87:W87"/>
+    <mergeCell ref="B84:W84"/>
+    <mergeCell ref="B85:D85"/>
+    <mergeCell ref="E85:L85"/>
+    <mergeCell ref="M85:O85"/>
+    <mergeCell ref="P85:W85"/>
+    <mergeCell ref="B86:D86"/>
+    <mergeCell ref="E86:L86"/>
   </mergeCells>
   <dataValidations count="5">
     <dataValidation type="date" operator="greaterThanOrEqual" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Mensaje de Advertencia - El campo admite Formato Fecha (dd/mm/aaaa)" sqref="O9" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>32874</formula1>
     </dataValidation>
     <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Mensaje de Advertencia - El campo admite formato Fecha (dd/mm/aaaa)" sqref="U9" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>25569</formula1>
     </dataValidation>
-    <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Mensaje de Adevertencia - El campo admite formato fecha (dd/mm/aaaa)" sqref="P42 P15 P24 P33 P51" xr:uid="{00000000-0002-0000-0000-000002000000}">
+    <dataValidation type="date" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Mensaje de Adevertencia - El campo admite formato fecha (dd/mm/aaaa)" sqref="P45 P15 P25 P35 P55" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>25569</formula1>
     </dataValidation>
     <dataValidation type="decimal" operator="greaterThan" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Mensaje de Advertencia - El tipo de dato debe ser numerico" sqref="U11" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>1</formula1>
     </dataValidation>
     <dataValidation type="decimal" allowBlank="1" showInputMessage="1" showErrorMessage="1" prompt="Mensaje de Advertencia - El dato debe estar entre 1 y 5" sqref="O11" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>1</formula1>
       <formula2>5</formula2>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
   <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>