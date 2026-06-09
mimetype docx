--- v0 (2025-12-09)
+++ v1 (2026-06-09)
@@ -1,863 +1,863 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p>
+    <w:p w14:paraId="1FDC29DD" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Ttulo"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="0" simplePos="0" relativeHeight="15729664">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="15729664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01885A89" wp14:editId="6705D8B6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>882688</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-5031</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="906719" cy="873800"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="2" name="Image 2"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Image 2"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="906719" cy="873800"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Tecnura</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5C3EB9FB" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
         <w:spacing w:before="15"/>
-        <w:ind w:left="757" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="757"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId7">
+      <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="18"/>
           </w:rPr>
           <w:t>https://revistas.udistrital.edu.co/ojs/index.php/Tecnura/issue/view/1253</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6D71C2F3" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="81"/>
-        <w:ind w:left="757" w:right="0" w:firstLine="0"/>
+        <w:ind w:left="757"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>DOI:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.14483/22487638.xxxxx</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4050CC47" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="3"/>
         <w:rPr>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6657BEFE" wp14:editId="4F470BC3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>899998</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>135619</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5760085" cy="1270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="3" name="Graphic 3"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="3" name="Graphic 3"/>
-                      <wps:cNvSpPr/>
+                      <wps:cNvSpPr>
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5760085" cy="1270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst/>
                           <a:ahLst/>
                           <a:cxnLst/>
                           <a:rect l="l" t="t" r="r" b="b"/>
                           <a:pathLst>
-                            <a:path w="5760085" h="0">
+                            <a:path w="5760085">
                               <a:moveTo>
                                 <a:pt x="0" y="0"/>
                               </a:moveTo>
                               <a:lnTo>
                                 <a:pt x="5759996" y="0"/>
                               </a:lnTo>
                             </a:path>
                           </a:pathLst>
                         </a:custGeom>
                         <a:ln w="5054">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape style="position:absolute;margin-left:70.865997pt;margin-top:10.678699pt;width:453.55pt;height:.1pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshape2" coordorigin="1417,214" coordsize="9071,0" path="m1417,214l10488,214e" filled="false" stroked="true" strokeweight=".398pt" strokecolor="#000000">
+              <v:shape w14:anchorId="6E09852C" id="Graphic 3" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.85pt;margin-top:10.7pt;width:453.55pt;height:.1pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" coordsize="5760085,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCktaWeFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCJWmMOMXQoMOA&#10;oivQFDsrshwbkyWNVGLn70fJdpJ1t2E+CJT4RD7yUV7fd41mJwVYW5Pz6STlTBlpi9occv62e/x0&#10;xxl6YQqhrVE5Pyvk95uPH9aty9TMVlYXChgFMZi1LueV9y5LEpSVagROrFOGnKWFRnjawiEpQLQU&#10;vdHJLE0XSWuhcGClQqTTbe/kmxi/LJX038sSlWc658TNxxXiug9rslmL7ADCVbUcaIh/YNGI2lDS&#10;S6it8IIdof4rVFNLsGhLP5G2SWxZ1lLFGqiaafqumtdKOBVroeagu7QJ/19Y+Xx6dS8QqKN7svIn&#10;UkeS1mF28YQNDpiuhCZgiTjrYhfPly6qzjNJh/PlIk3v5pxJ8k1ny9jkRGTjXXlE/1XZGEecntD3&#10;GhSjJarRkp0ZTSAlg4Y6aug5Iw2BM9Jw32vohA/3ArlgsvZKJJw19qR2Nnr9O+ZE7erV5hY1X85X&#10;q9WCs7FKwvYIMkIa6lVvxNRk3xanTWSRzj/H0UCr6+Kx1jqwQDjsHzSwkwiDGb9QB0X4A+YA/VZg&#10;1eOia4BpM+jUSxNE2tvi/AKspWnOOf46ClCc6W+GxiWM/mjAaOxHA7x+sPGBxAZRzl33Q4BjIX3O&#10;PSn7bMdhFNkoWij9gg03jf1y9Lasg6JxhnpGw4YmOBY4vLbwRG73EXX9J2x+AwAA//8DAFBLAwQU&#10;AAYACAAAACEANNdrhOAAAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiT&#10;KpQoxKlQJS4IVBGoytGNlyQQr0Pstilf380JjjP7NDuTL0fbiQMOvnWkIJ5FIJAqZ1qqFby/Pd6k&#10;IHzQZHTnCBWc0MOyuLzIdWbckV7xUIZacAj5TCtoQugzKX3VoNV+5nokvn26werAcqilGfSRw20n&#10;51G0kFa3xB8a3eOqweq73FsFmzL6qJ5Wz8nv+udrnYbb7emlJ6Wur8aHexABx/AHw1Sfq0PBnXZu&#10;T8aLjnUS3zGqYB4nICYgSlIes5ucBcgil/8nFGcAAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEApLWlnhUCAABbBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEANNdrhOAAAAAKAQAADwAAAAAAAAAAAAAAAABvBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;" path="m,l5759996,e" filled="f" strokeweight=".14039mm">
                 <v:path arrowok="t"/>
-                <v:stroke dashstyle="solid"/>
-                <w10:wrap type="topAndBottom"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="76B99E20" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="219"/>
-        <w:ind w:left="0" w:right="108" w:firstLine="0"/>
+        <w:ind w:right="108"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="7F7F7F"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>INVESTIGACIÓN</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="49F425C3" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="365998A9" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="187"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="264257AC" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:before="0"/>
-        <w:ind w:left="757" w:right="730" w:firstLine="0"/>
+        <w:ind w:left="757" w:right="730"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>idioma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>original</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5A2A37E0" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="285"/>
         <w:ind w:left="757" w:right="730" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>Título</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
           <w:spacing w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
           <w:spacing w:val="16"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
         </w:rPr>
         <w:t>segundo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
           <w:spacing w:val="15"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="7F7F7F"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>idioma</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="20AE76C7" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="258"/>
         <w:ind w:left="757" w:right="740"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>Autor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="739B0A7C" wp14:editId="1DEE1E4D">
             <wp:extent cx="183261" cy="184911"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="4" name="Image 4">
-              <a:hlinkClick r:id="rId9"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="4" name="Image 4">
-                      <a:hlinkClick r:id="rId9"/>
+                      <a:hlinkClick r:id="rId10"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="183261" cy="184911"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:r>
+      <w:hyperlink w:anchor="_bookmark0" w:history="1">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:position w:val="8"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="19"/>
           <w:position w:val="8"/>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Autor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="530D2F23" wp14:editId="3BD63046">
             <wp:extent cx="183261" cy="184911"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Image 5">
-              <a:hlinkClick r:id="rId9"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId10"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Image 5">
-                      <a:hlinkClick r:id="rId9"/>
+                      <a:hlinkClick r:id="rId10"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10" cstate="print"/>
+                    <a:blip r:embed="rId11" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="183261" cy="184911"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-        <w:r>
+      <w:hyperlink w:anchor="_bookmark1" w:history="1">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:spacing w:val="-10"/>
             <w:position w:val="8"/>
             <w:sz w:val="16"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="600F6112" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="7"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="490BD2E5" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:pos="5097" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="5097"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:left="191"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Fecha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Recepción</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>xxxxxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>202x</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Fecha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Aceptación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>xx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>xxxxxx</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>202x</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="65A66F7C" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="212"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487588352">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487588352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2306D01D" wp14:editId="576AA47A">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>917998</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>308099</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5724525" cy="501015"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="6" name="Group 6"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvPr id="6" name="Group 6"/>
-                      <wpg:cNvGrpSpPr/>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="5724525" cy="501015"/>
+                          <a:chOff x="0" y="0"/>
                           <a:chExt cx="5724525" cy="501015"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="7" name="Graphic 7"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5724525" cy="501015"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
                               <a:path w="5724525" h="501015">
                                 <a:moveTo>
                                   <a:pt x="5688073" y="0"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="36000" y="0"/>
                                 </a:lnTo>
@@ -925,15288 +925,20744 @@
                           <a:solidFill>
                             <a:srgbClr val="F2F2F2"/>
                           </a:solidFill>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                       <wps:wsp>
                         <wps:cNvPr id="8" name="Textbox 8"/>
                         <wps:cNvSpPr txBox="1"/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="5724525" cy="501015"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </wps:spPr>
                         <wps:txbx>
                           <w:txbxContent>
-                            <w:p>
+                            <w:p w14:paraId="5474EBCB" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                               <w:pPr>
-                                <w:spacing w:line="225" w:lineRule="auto" w:before="124"/>
-[...1 lines deleted...]
-                                <w:jc w:val="left"/>
+                                <w:spacing w:before="124" w:line="225" w:lineRule="auto"/>
+                                <w:ind w:left="283" w:right="281"/>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r>
                                 <w:rPr>
                                   <w:b/>
-                                  <w:sz w:val="22"/>
                                 </w:rPr>
                                 <w:t>Cómo citar</w:t>
                               </w:r>
                               <w:r>
-                                <w:rPr>
-[...2 lines deleted...]
-                                <w:t>: </w:t>
+                                <w:t xml:space="preserve">: </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>A. B. Apellido1-Apellido2 and C. D. Apellido1-Apellido2, “Título original del ar- tículo,” </w:t>
+                                <w:t xml:space="preserve">A. B. Apellido1-Apellido2 and C. D. Apellido1-Apellido2, “Título original del ar- tículo,” </w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:i/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t>Tecnura</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
-                                <w:t>, vol. xx, no. xx, pp. xx–xx, 202x, </w:t>
+                                <w:t xml:space="preserve">, vol. xx, no. xx, pp. xx–xx, 202x, </w:t>
                               </w:r>
-                              <w:hyperlink r:id="rId8">
-                                <w:r>
+                              <w:hyperlink r:id="rId12">
+                                <w:r w:rsidR="00EC6B74">
                                   <w:rPr>
                                     <w:color w:val="13A0FA"/>
                                     <w:sz w:val="20"/>
                                   </w:rPr>
                                   <w:t>https://doi.org/10.14483/22487638.xxxx</w:t>
                                 </w:r>
                               </w:hyperlink>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group style="position:absolute;margin-left:72.28331pt;margin-top:24.259785pt;width:450.75pt;height:39.450pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728128;mso-wrap-distance-left:0;mso-wrap-distance-right:0" id="docshapegroup3" coordorigin="1446,485" coordsize="9015,789">
-                <v:shape style="position:absolute;left:1445;top:485;width:9015;height:789" id="docshape4" coordorigin="1446,485" coordsize="9015,789" path="m10403,485l1502,485,1480,490,1462,502,1450,520,1446,542,1446,1217,1450,1239,1462,1257,1480,1269,1502,1273,10403,1273,10425,1269,10443,1257,10456,1239,10460,1217,10460,542,10456,520,10443,502,10425,490,10403,485xe" filled="true" fillcolor="#f2f2f2" stroked="false">
+              <v:group w14:anchorId="2306D01D" id="Group 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:72.3pt;margin-top:24.25pt;width:450.75pt;height:39.45pt;z-index:-15728128;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="57245,5010" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB4v7WIRgMAAGUKAAAOAAAAZHJzL2Uyb0RvYy54bWy0VlFvmzAQfp+0/2D5fYVQCAQ1rbZ2rSZN&#10;XaVm2rNjTEAD7NlOoP9+ZxsIarUkajtFIgc+ju++73zni6uurtCOSVXyZolnZz5GrKE8K5vNEv9c&#10;3X5KMFKaNBmpeMOW+IkpfHX58cNFK1IW8IJXGZMIgjQqbcUSF1qL1PMULVhN1BkXrIHFnMuaaLiV&#10;Gy+TpIXodeUFvj/3Wi4zITllSsHTG7eIL238PGdU/8hzxTSqlhiwaXuV9ro2V+/ygqQbSURR0h4G&#10;eQWKmpQNfHQMdUM0QVtZvghVl1RyxXN9Rnnt8TwvKbM5QDYz/1k2d5Jvhc1lk7YbMdIE1D7j6dVh&#10;6f3uTopH8SAdejC/c/pbAS9eKzbpdN3cb/bOXS5r8xIkgTrL6NPIKOs0ovAwioMwCiKMKKxFkOEs&#10;cpTTAnR58Rotvh5+0SOp+6wFN4JpBVSP2hOk3kbQY0EEs7wrQ8CDRGW2xDFGDamhhu/6colNKubT&#10;4GMY7O9UT+Yb+BnTJCndKn3HuGWa7L4r7So2GyxSDBbtmsGUUPem4itb8RojqHiJEVT82tEviDbv&#10;GfmMidqJVMWolFmu+Y6tuHXURq9oniR+fI7RIDZg3ftUzdT3fO77sOkmnsP68C9szGC2SIBd8AuS&#10;YGEQQtDBZfh3rjM/CkPr6qxDvjaYjWrjH3J1KB3e437hPAwX84M4x2+HcRL5p+YUJotFFBwOPHIV&#10;LuL53NbgP9naCxD5/jHIU2VPcY/9wE/mVosToETx7DwCcY0eJ6QJjWMW9EqfQKHpM37sCuMEdabu&#10;x0WfYnGleqhEpoker9FowuLR4p8qZEfXRHhaccUcLrOj7RYadzn4TfuI4lWZ3ZZVZba1kpv1dSXR&#10;jkDDuA3Mry/AiRu0W5W6xmasNc+eoCu20AiXWP3ZEskwqr410HfNkB0MORjrwZC6uuZ2FNuOIpVe&#10;db+IFEiAucQa5sY9H9ovSYeGB/iNg/M1bzb881bzvDTd0GJziPobGAWuMf/3mQCnGzcTVoB8zTuU&#10;GO4mMwHp7guHtjkbnr/vdDCsmOnQ82f6vj2GPCPODZBnIupu3fVg30nPE1SxcxvOMrY++3OXOSxN&#10;762K+9Ph5V8AAAD//wMAUEsDBBQABgAIAAAAIQDHw5n34QAAAAsBAAAPAAAAZHJzL2Rvd25yZXYu&#10;eG1sTI/BSsNAEIbvgu+wjODNblK3scRsSinqqQi2gnjbJtMkNDsbstskfXunJ3ubn/n455tsNdlW&#10;DNj7xpGGeBaBQCpc2VCl4Xv//rQE4YOh0rSOUMMFPazy+7vMpKUb6QuHXagEl5BPjYY6hC6V0hc1&#10;WuNnrkPi3dH11gSOfSXL3oxcbls5j6JEWtMQX6hNh5sai9PubDV8jGZcP8dvw/Z03Fx+94vPn22M&#10;Wj8+TOtXEAGn8A/DVZ/VIWengztT6UXLWamEUQ1quQBxBSKVxCAOPM1fFMg8k7c/5H8AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAeL+1iEYDAABlCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAx8OZ9+EAAAALAQAADwAAAAAAAAAAAAAAAACgBQAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAK4GAAAAAA==&#10;">
+                <v:shape id="Graphic 7" o:spid="_x0000_s1027" style="position:absolute;width:57245;height:5010;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="5724525,501015" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBoEPx2vAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NCsIw&#10;EITvgu8QVvCmqQq1VKOIIOjN3/vSrG2x2ZQm2vr2RhA8DjPzDbNcd6YSL2pcaVnBZByBIM6sLjlX&#10;cL3sRgkI55E1VpZJwZscrFf93hJTbVs+0evscxEg7FJUUHhfp1K6rCCDbmxr4uDdbWPQB9nkUjfY&#10;Brip5DSKYmmw5LBQYE3bgrLH+WkCJdbHcnbpHsneJJv4FlF7O5BSw0G3WYDw1Pl/+NfeawVz+F4J&#10;N0CuPgAAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAAAAAA&#10;AAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBoEPx2vAAAANoAAAAPAAAAAAAAAAAA&#10;AAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8AIAAAAA&#10;" path="m5688073,l36000,,21987,2829,10544,10544,2829,21987,,36000,,464496r2829,14013l10544,489952r11443,7715l36000,500496r5652073,l5702086,497667r11443,-7715l5721244,478509r2830,-14013l5724074,36000r-2830,-14013l5713529,10544,5702086,2829,5688073,xe" fillcolor="#f2f2f2" stroked="f">
                   <v:path arrowok="t"/>
-                  <v:fill type="solid"/>
                 </v:shape>
-                <v:shape style="position:absolute;left:1445;top:485;width:9015;height:789" type="#_x0000_t202" id="docshape5" filled="false" stroked="false">
+                <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:path gradientshapeok="t" o:connecttype="rect"/>
+                </v:shapetype>
+                <v:shape id="Textbox 8" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;width:57245;height:5010;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQC5ZqCxvwAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRE9Ni8Iw&#10;EL0L/ocwgjeb7h5Eu0aRxQVBWKz14HG2GdtgM6lN1O6/NwfB4+N9L1a9bcSdOm8cK/hIUhDEpdOG&#10;KwXH4mcyA+EDssbGMSn4Jw+r5XCwwEy7B+d0P4RKxBD2GSqoQ2gzKX1Zk0WfuJY4cmfXWQwRdpXU&#10;HT5iuG3kZ5pOpUXDsaHGlr5rKi+Hm1WwPnG+Mdffv31+zk1RzFPeTS9KjUf9+gtEoD68xS/3ViuI&#10;W+OVeAPk8gkAAP//AwBQSwECLQAUAAYACAAAACEA2+H2y+4AAACFAQAAEwAAAAAAAAAAAAAAAAAA&#10;AAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQBa9CxbvwAAABUBAAALAAAAAAAA&#10;AAAAAAAAAB8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQC5ZqCxvwAAANoAAAAPAAAAAAAA&#10;AAAAAAAAAAcCAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAMAAwC3AAAA8wIAAAAA&#10;" filled="f" stroked="f">
                   <v:textbox inset="0,0,0,0">
                     <w:txbxContent>
-                      <w:p>
+                      <w:p w14:paraId="5474EBCB" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                         <w:pPr>
-                          <w:spacing w:line="225" w:lineRule="auto" w:before="124"/>
-[...1 lines deleted...]
-                          <w:jc w:val="left"/>
+                          <w:spacing w:before="124" w:line="225" w:lineRule="auto"/>
+                          <w:ind w:left="283" w:right="281"/>
                           <w:rPr>
                             <w:sz w:val="20"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r>
                           <w:rPr>
                             <w:b/>
-                            <w:sz w:val="22"/>
                           </w:rPr>
                           <w:t>Cómo citar</w:t>
                         </w:r>
                         <w:r>
-                          <w:rPr>
-[...2 lines deleted...]
-                          <w:t>: </w:t>
+                          <w:t xml:space="preserve">: </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>A. B. Apellido1-Apellido2 and C. D. Apellido1-Apellido2, “Título original del ar- tículo,” </w:t>
+                          <w:t xml:space="preserve">A. B. Apellido1-Apellido2 and C. D. Apellido1-Apellido2, “Título original del ar- tículo,” </w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:i/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t>Tecnura</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:sz w:val="20"/>
                           </w:rPr>
-                          <w:t>, vol. xx, no. xx, pp. xx–xx, 202x, </w:t>
+                          <w:t xml:space="preserve">, vol. xx, no. xx, pp. xx–xx, 202x, </w:t>
                         </w:r>
-                        <w:hyperlink r:id="rId8">
-                          <w:r>
+                        <w:hyperlink r:id="rId13">
+                          <w:r w:rsidR="00EC6B74">
                             <w:rPr>
                               <w:color w:val="13A0FA"/>
                               <w:sz w:val="20"/>
                             </w:rPr>
                             <w:t>https://doi.org/10.14483/22487638.xxxx</w:t>
                           </w:r>
                         </w:hyperlink>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
-                  <w10:wrap type="none"/>
                 </v:shape>
-                <w10:wrap type="topAndBottom"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3D0FCF26" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
         <w:spacing w:before="312"/>
         <w:ind w:left="137" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Resumen</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="228ABC40" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="247"/>
-        <w:ind w:left="137" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="137"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Objetivo:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F6495C1" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="10D1D0ED" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5C48D655" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="71536A98" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="282D42C1" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6B66B190" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5DB6DE24" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4B74FC98" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="22"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="620B342D" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:before="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:left="137"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Métodología:</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t>Métodología</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Resultados:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="62DD7DD5" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="57"/>
-        <w:ind w:left="137" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="137"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Conclusiones:</w:t>
+        <w:t>Resultados:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="66314C43" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="116"/>
+        <w:spacing w:before="57"/>
+        <w:ind w:left="137"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Conclusiones:</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0C479829" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="116"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31A50D00" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:pos="9208" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9208"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:left="137"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:u w:val="single" w:color="7F7F7F"/>
         </w:rPr>
         <w:t>Palabras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-9"/>
           <w:sz w:val="18"/>
           <w:u w:val="single" w:color="7F7F7F"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="single" w:color="7F7F7F"/>
         </w:rPr>
         <w:t>clave:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:u w:val="single" w:color="7F7F7F"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="23F08401" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="70"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5D04ED62" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
         <w:ind w:left="137" w:firstLine="0"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Abstract</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2113AC55" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="247"/>
-        <w:ind w:left="137" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="137"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Objective:</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t>Objective</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Methodology:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0AC709A8" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="57"/>
-        <w:ind w:left="137" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="137"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Results:</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t>Methodology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:t>Conclusions:</w:t>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="10CA1E2B" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:before="116"/>
+        <w:spacing w:before="57"/>
+        <w:ind w:left="137"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Results</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="34F40A93" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:before="57"/>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>Conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="114670AA" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="116"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565CD344" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:pos="9208" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="9208"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:left="137"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:u w:val="thick" w:color="7F7F7F"/>
         </w:rPr>
-        <w:t>Keywords:</w:t>
+        <w:t>Keywords</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:i/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="18"/>
+          <w:u w:val="thick" w:color="7F7F7F"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:u w:val="thick" w:color="7F7F7F"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4221C9AB" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="25428987" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="04A2C2CF" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="73182C9A" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="01741300" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="87"/>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="5D098EA3" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
-          <w:tab w:pos="2407" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="2407"/>
         </w:tabs>
-        <w:spacing w:before="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:left="137"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wps">
+          <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487396864">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487396864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3134C226" wp14:editId="5008FFE0">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>899998</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-44893</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2304415" cy="151765"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="9" name="Group 9"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
-                      <wpg:cNvPr id="9" name="Group 9"/>
-                      <wpg:cNvGrpSpPr/>
+                      <wpg:cNvGrpSpPr>
+                        <a:grpSpLocks/>
+                      </wpg:cNvGrpSpPr>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2304415" cy="151765"/>
+                          <a:chOff x="0" y="0"/>
                           <a:chExt cx="2304415" cy="151765"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
                         <wps:cNvPr id="10" name="Graphic 10"/>
                         <wps:cNvSpPr/>
                         <wps:spPr>
                           <a:xfrm>
                             <a:off x="0" y="2527"/>
                             <a:ext cx="2304415" cy="1270"/>
                           </a:xfrm>
                           <a:custGeom>
                             <a:avLst/>
                             <a:gdLst/>
                             <a:ahLst/>
                             <a:cxnLst/>
                             <a:rect l="l" t="t" r="r" b="b"/>
                             <a:pathLst>
-                              <a:path w="2304415" h="0">
+                              <a:path w="2304415">
                                 <a:moveTo>
                                   <a:pt x="0" y="0"/>
                                 </a:moveTo>
                                 <a:lnTo>
                                   <a:pt x="2303970" y="0"/>
                                 </a:lnTo>
                               </a:path>
                             </a:pathLst>
                           </a:custGeom>
                           <a:ln w="5054">
                             <a:solidFill>
                               <a:srgbClr val="000000"/>
                             </a:solidFill>
                             <a:prstDash val="solid"/>
                           </a:ln>
                         </wps:spPr>
                         <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                           <a:prstTxWarp prst="textNoShape">
                             <a:avLst/>
                           </a:prstTxWarp>
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
-                      <pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="11" name="Image 11">
-                            <a:hlinkClick r:id="rId12"/>
+                            <a:hlinkClick r:id="rId14"/>
                           </pic:cNvPr>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId11" cstate="print"/>
+                          <a:blip r:embed="rId15" cstate="print"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="1283157" y="41097"/>
                             <a:ext cx="154939" cy="110490"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group style="position:absolute;margin-left:70.865997pt;margin-top:-3.53492pt;width:181.45pt;height:11.95pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15919616" id="docshapegroup6" coordorigin="1417,-71" coordsize="3629,239">
-[...4 lines deleted...]
-                  <v:imagedata r:id="rId11" o:title=""/>
+              <v:group w14:anchorId="4B34DFC1" id="Group 9" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.85pt;margin-top:-3.55pt;width:181.45pt;height:11.95pt;z-index:-15919616;mso-wrap-distance-left:0;mso-wrap-distance-right:0;mso-position-horizontal-relative:page" coordsize="23044,1517" o:gfxdata="UEsDBBQABgAIAAAAIQCxgme2CgEAABMCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRwU7DMAyG&#10;70i8Q5QralN2QAit3YGOIyA0HiBK3DaicaI4lO3tSbpNgokh7Rjb3+8vyXK1tSObIJBxWPPbsuIM&#10;UDltsK/5++apuOeMokQtR4dQ8x0QXzXXV8vNzgOxRCPVfIjRPwhBagArqXQeMHU6F6yM6Rh64aX6&#10;kD2IRVXdCeUwAsYi5gzeLFvo5OcY2XqbynsTjz1nj/u5vKrmxmY+18WfRICRThDp/WiUjOluYkJ9&#10;4lUcnMpEzjM0GE83SfzMhtz57fRzwYF7SY8ZjAb2KkN8ljaZCx1IwMK1TpX/Z2RJS4XrOqOgbAOt&#10;Z+rodC5buy8MMF0a3ibsDaZjupi/tPkGAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAX3JlbHMvLnJlbHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrb&#10;Ub/Q94l/f/hMi1qRJVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG&#10;5lrLq9biZkxWOiqY22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nT&#10;NEV3j6o9feQzro1iOWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMA&#10;UEsDBBQABgAIAAAAIQA8KBjvVgMAAEAIAAAOAAAAZHJzL2Uyb0RvYy54bWysVV1P2zAUfZ+0/2Dl&#10;HdL0A2hEiyYYCAkxNJj27DpOYtWxPdttyr/fvXbSlsI+xFap0XV8bZ977vHJ+cWmkWTNrRNazZLs&#10;eJAQrpguhKpmyben66OzhDhPVUGlVnyWPHOXXMw/fjhvTc6Hutay4JbAJsrlrZkltfcmT1PHat5Q&#10;d6wNVzBZattQD0NbpYWlLezeyHQ4GJykrbaFsZpx5+DtVZxM5mH/suTMfylLxz2RswSw+fC04bnA&#10;Zzo/p3llqakF62DQd6BoqFBw6HarK+opWVnxaqtGMKudLv0x002qy1IwHmqAarLBQTU3Vq9MqKXK&#10;28psaQJqD3h697bsfn1jzaN5sBE9hHeaLR3wkramyvfncVztkjelbXARFEE2gdHnLaN84wmDl8PR&#10;YDzOJglhMJdNstOTSaSc1dCXV8tY/fn3C1Oax2MDuC2Y1oB63I4g928EPdbU8MC7QwIeLBEFwAf9&#10;KNqAiG86vcAb4AkPhyzksBu5js43GRpOhqeRg7dJGp6GXbeV0pytnL/hOpBN13fOR9EWfUTrPmIb&#10;1YcWpI+il0H0PiEgepsQEP0inm6ox3XYQQxJu+sWvmv0mj/pMOsP+gTQdrNS7WdBv0dTKID0UoDc&#10;mAEBHgOyikE4GuL94qRCFJPBZBzuktNSFNdCSkThbLW4lJasKd7k8MM6YIcXacY6f0VdHfPCVJcm&#10;VZC0y2N3sGsLXTxDc1to5yxxP1bU8oTIWwXyQa/oA9sHiz6wXl7q4CiBIDjzafOdWkPw+FniobP3&#10;ulcRzfumYenbXFyp9KeV16XAjoKie0TdABQ9PzeC5fDv7j5Er6T9Z4+EVX6FtUWfbf5qj4ba5coc&#10;gU1B38RCSOGfg+VCbxCUWj8IhraBg71bkvW35LahFSdZFnpZS6GWl1KwZQcC5HjgYW/UEf3xSrNV&#10;w5WPhm+5BDxauVoYB7LO8W7a2yILfd6C2eFClMjvK9ALKUwvL4z/OzLeLHgENwQHhM+gB/MwViiP&#10;WEG53nLP4E7QvASZf4Ur20m6nwigdzixhF+YSzY8G2WT03DzxtlgeuAx2WQ8HU07H84G4+mhyaAw&#10;0WQ6CaN9hMYdaDf6UIAVgYQQcAXNhs8URC++g/vjkLX78M9/AgAA//8DAFBLAwQKAAAAAAAAACEA&#10;JSyOADJEAAAyRAAAFAAAAGRycy9tZWRpYS9pbWFnZTEucG5niVBORw0KGgoAAAANSUhEUgAAAegA&#10;AAFcCAIAAACMabo4AAAABmJLR0QA/wD/AP+gvaeTAAAACXBIWXMAAA7EAAAOxAGVKw4bAAAgAElE&#10;QVR4nO3ddVxU2fsH8DMBQ5cSkiLSomIhdq3djd2KHZv6XV2x23Xtbl27Y127sBUkFBFJaememd8f&#10;+NMViWHm3nnOvTzv1/ePFYZzP1/lPnPn3nOeI5DL5QSpUUpezuXoUOgU7Opu52qkqQ2dAsD12LCP&#10;OZnQKVhkr2/S3KImdApExNABqpxqWjpxOemPE6Ohg7DF29yualZtQoiNntHWEH++XgyJhcKVXt2h&#10;UyBCCBFCB6iKxrl46WpoQqdghZ6GZKyLF3QKME6Gpp2tnaFTsKW/fV1bPSPoFIgQLNwgTCQ6Ixwb&#10;QqdgxWjnxkaaWtApIA1zbGCurQ+dgnl2esa9a9aBToE+w8INo52VY71qltApGOZZ3ap1jVrQKYBJ&#10;ROJJbt4C6BjMEgkEk92biYVYLmiB/xIwBIRMcvPWEvHnGYO2WGOia1PoFFTwMLFoa1UbOgWTetq5&#10;OxhUg06BvsLCDcZUS3dIbU/oFIwZ4diwupYudApajHJqVE1LBzoFMyx1DQY41INOgb6BhRtSFxsX&#10;V2Mz6BQMcDe26GDtBJ2CIjpizQm8+PwhEAgmuzXTFIqgg6BvYOGGJBAIfLl/VkhEYl/e3dVVXcPq&#10;1i0s7KFTqKqLjYuLER+uLXgGCzcwSx2DgRz/HOrjUN9Ch4fzKFQ31qWJIZfn2Jhp6/Hpbh6fYOGG&#10;14PLT34cDat3tXWFTkEpfQ3JGOcm0CmUJCBkomtTPj0/5xMs3PC4O9dKQyia7NZMKMDbJGVqblHT&#10;y8wWOoUyeDljlTe4Vyx4yU7PuA8HVzf0r1XXBpfSVYSLC2WNJdp8XSPGD1i4adHPvq6tnjF0ikqo&#10;qW/cu6Y7dAoOMJZoj3RsBJ2icsa7NOXcm02VgoWbFmKhcFqd5iKO3HYQCQST3ZqJBPj7o5B2VrXr&#10;c+e2Q0sL+yZmNtApUHnwxKOIvb5Jdzs36BQK6VWzTi3OPlAFMdHNW1usAZ2iYvoaklHOjaFToApg&#10;4abLYIf61rqG0CkqYKlrMKBWXegUHGOqpTu0dgPoFBUb7+rF6SmMVQQWbrpoCEWT3ZsJKL5hUryU&#10;ToPji4ZAdLJ2cjM2h05Rnoam1s3Ma0KnQBXDwk0dJ0PTThQvH++GS+mUJRAIfN28qV0oqyPWxDZh&#10;XIGFm0bDHRvS2dPZTFtvMC6lU0ENHYNBDvWhU5RutHNjEwlPGmPxHhZuGtHZ01lAyERXXrWiBdHT&#10;zs3ZyBQ6RUkeJhZtLB2gUyBFYeGmFIU9nTtYO9WrVgM6BecVdxaj6iEBnRcKqBxYuOlFVU9nE4nO&#10;MEcOTIrgBGtdw772HtApvqL21hwqCxZueumINSe40PKwaLyrl64Yl9Ixpq+9h72+CXQKQqh/GI5K&#10;hYWbag1NrZtb1IROQVrVqNXYFJfSMUkkEExxh196Sv/0U1QqLNy0G+cCvCBCX0MyyoljrTY4oaa+&#10;SQ/ohbI+tTmw4At9Dws37fQ1JKNBlyBPcG1qgEvp2DHIoR5g3bTXN+lmy40WC6gELNwc0MLCHqqn&#10;cyNTa29zO5BDVwXFdypAGppzq6kZKgELNzeA9HTmzY63NHMyNO1s46L+43KujTD6Lyzc3ADS03kM&#10;LqVTi6G1PS3UOxvPlpsbd6AvsHBzhpp7OnuY1GiNS+nUQs3rX4QCwWR3by5ulYe+wH88LlFbT2eJ&#10;SOyLS+nUqI6JRTsrR/Ucq6ede22D6uo5FmIJFm4uMdXSHaKWHk8jnBqaaeup4UDoi1FOjapr6bJ9&#10;FEsdg4EO9dg+CmIbFm6O6WztzHZPZzdj847WzqweAn1PW6zB9qPg4jYp1PaVRYrDws0xAoFgEps9&#10;nTWFIrxJAqVBdauWNWqxN34Xa2dXY+ylzgdYuLnHks2ezoNre9bQMWBpcFShMc6NjdhZ7mSqpeuD&#10;vdT5Ags3J/W0c3MyZL6nc23D6t1tXRkfFilOX0MyxqUJGyNzZbdipAgs3JwkEAgmuzPc01ksFE52&#10;g1nFh/6rmXlNxhfKtlfvXFLENizcXGWta9jHnsk1FP3t69rqGTE4IFLaeFcvPQ0JU6MZS7RHqH31&#10;FmIVFm4O62dfl6meznZ6xr1xKR01jDS1RzLXkRGkXwJiFRZuDmOqp7NIIJjs3gyX0lGlraWDZzUr&#10;1ccB7FCG2IPnKrcx0tO5p527g0E1RvIgBvm6e6u46xB4T2DEEizcnKdiT2dLXYMBuJSOSiYSnSGO&#10;Kk3gA9+FA7EECzfnqdLTWSAQTMaldBTraO1c16SGcj9Lyb53iA1YuPnAydC0s1KL1LvYuLgY4VI6&#10;egkImeTmLRGJK/uDVO00jRiHhZsnhjo2qGxPZzNtPfW0rEKqMNPWU2Kh7CinRtW0sJc6b2Hh5onK&#10;9nQWEDLRtalW5S/lkPr1sHWt1AcjDxOLtla12cuDwGHh5o9K9XRuZ+VYD5fScYRAIPB181Zwoaya&#10;t2VAILBw84qCH5CNJdojHBuqIQ9iipWuYT97D0VeOcyxgbl6N0JD6oeFm1cU7Ok83qUpLqXjnD72&#10;HrUqmm6v9GNqxC1YuPmmYXXrlhb25bygpYV9EzMbteVBTBEJBJPdylsoWzwxVIBtwqoALNw8NMal&#10;SVk9nfU1JKNwKR1n1dQ37lXTvazvqrgUC3EIFm4e0teQjHYuvaczLqXjugG16tqU1sTRnonmB4gr&#10;sHDzU3OLUno641I6HtAQir5vm17cJkz1dmOIK/BfmrdK9HTWEWtOZHkvWqQejobVu9q4/PcrDDb4&#10;RZyAhZu3SvR0Hu3cyESCS+l4wqe2p4XO5zl/jG+pgeiHhZvPvvR09jCxaGOJS+n4QyIS+7p5C9jZ&#10;xA7RDws3z010a2qkqY1L6fjH3diig7UTS9tGI8oJ5HI5dAbErrSCvLJmByJOyy0qFAmF2JW3CsLC&#10;jRBCHIO3ShBCiGOwcCOEEMdg4UYIIY7Bwo0QQhyDhRshhDgGCzdCCHEMFm6EEOIYLNwIIcQxWLgR&#10;QohjsHAjhBDHYOFGCCGOEUMHQKgS0jMyMjMzMzMzMzIzioqKCgoLc3Nyi7+VX5Av0fy8cYSBgb5A&#10;INDS0tbX1zPQNzDQ19fRwV7kiD+wcCO6FBUVRcfERER+iIqKSkxKik9ISExMTEhKTEpKSs/IUHpY&#10;kUhkbGRsalq9hrmFqamphbm5hbm5na2dvZ2dhYUFg/kRUgPsDoggyWSyD5GRQSHBQcHBYe/evf8Q&#10;ERMbW1RUpM4MOtraNe1q1qxp5+rk7Obm5u7qZm5mps4ACFUWFm6kbp/S0p4+e/boyeNXrwODQ0Jy&#10;cnKgE5VkWr26u5tbg/qeTRo1qudRV0sLu5kjumDhRuqQlZV198H9h/7+j54+CXv3jkO/dZqamnU9&#10;PLwaNW7RrHmjhg3FIty1AMETHDn2d2RUFHQMFunq6Ig1NAgh+np6QqFQIBAYGRkZGxkZGxkX/4eG&#10;hgZ0Rt4Kf//+xu1bt+7cfvz0qZpvgLDBQN+gZYvmbVu1btOyVbVq1aDjVNr+Qwc/xsdDp2CRrq6u&#10;WCwm/3+yC4XC4nPcyMjI2MjY2Mio+Ls8IPAZOfzho0fQMSDp6uqaGBtbmFvYWFv/93/mZuZCIU6X&#10;VEbEhw/nL108f+niu/Bw6CysEAqFXo0b9+jarXPHTsZGRtBxFNVrYP+AwEDoFJD09PRMjI3NzcyL&#10;z3FbGxsba2sbK2szMzNunexYuMukoaHh7Ojk6uLi6uzi6uLi5upioG8AHYpqScnJZ86dPXfx4uvg&#10;IOgsaiIWi1s2a96ze48uHTtKJBLoOBXAwl0WTU1Np9qObq6fT3ZXF9pPdizclWBtZeVRp463V9Nm&#10;Xk0datWCjkMLmUx29/79o8eP/XvzBg/uhyjH0MCgT6/ePgMGOjk6QmcpExZuxdlYW3vUqePdpGlz&#10;b2/7mjWh45SEhVtJFubm3l5NmzVt2sK7WZWdCJyWnn7476OH/z4aGxcHnYUWDep7jhg6tFvnLhTe&#10;TsXCrRwLC4tmXk2bNW3a3LuZhbk5dBxCsHAzwsPdvU/P3j27dePiAyvlxMTGHjp65NDfRzMzM6Gz&#10;0Mi0evUhgwaPGTmSqk/cWLhVV3yy9+re3cTEBDAGFm7GaGhotG7Zsk+PXu3btqX/dqfS3oaF/bVl&#10;8+V/rkqlUugstNPX1x822Gf86DHGxsbQWQjBws0cDQ2Ntq1a9+7Rs12bNiAnOxZu5unp6fXv03fy&#10;hImm1atDZ2FSTGzs5u3bjp08gSW7UnR0dEYMGTpp/ARDA+CrbyzcjNPT0xs22GfC2HFqnlwk8qhf&#10;LyY2Vp2H5L2CgoKXAa8OHT2SkpriWLu2vr4+dCJVfYz/uGjZsl/+Ny/gdSCH1s5QorCw8Onz50eO&#10;/S2VyTzquGuIwdYNHD1+LCExEerovFRQUPD0+fMDRw6npqY6Ozrq6emp57hYuNlSWFT08tWr/YcO&#10;RUVHuzg7GxoaQidSRl5e3ubt26bPnv0qMABLtiry8/Mf+PufPnfOwswcauYJFm6WFBYWvnj1av/h&#10;Q9ExMS7Ozmr4aIWFm10ymSwkNPTgkcOf0tIa1K/PrXvf12/eGDd50tV/r1XZSX6My8zKvHT1yu27&#10;d12cnSzM1T0ZCQs3q2QyWXBIyMGjR1I/fWpY35PVkx0LtzrIZLKXAa+OnzplZmrm4uwMHadiMbGx&#10;U2bN3Lh1S4YKnVRRWeITEk6cPpWent6kcSN13jnBwq0GX072GhYWzo5OLB2FS6s8uS4lJWXWzz+O&#10;mjAu7iO9s55lMtneA/s79eh278F96Cx8JpVKd+/f17lnjwf+/tBZEPOSU5Knz5k9ZuKEeHaaw2Dh&#10;Vrfbd+926dXr0pUr0EFK8T4iYuCwIQuXLsnJzYXOUiVERUcPGzPqt/m/Z2dnQ2dBzLt553aX3j2v&#10;XPuH8ZHxVgmA/IL8S1evJCYltWrRQkRNm9Djp05OnDo5KjoaOkiV8zo46OKVKw09PdnewAFvlahf&#10;Xn7+xcuXU1JTWjVvwWAfK7ziBnPk2N8+I4cnpyRDByFZWVmzfv7x53lz8UIbSmRUZJ/BA9dv/Esm&#10;k0FnQcw7eOQIsyc7Fm5Iz1686DNoYMSHD4AZXgcHdevb+8z584AZECFEKpX+uWnjWN+Jaenp0FkQ&#10;854+f97PZzBTmx9g4QYWExs7cNjQ4NAQkKNfuHxp4NCheHuEHrfu3Ok1oN+bt2+hgyDmRUVH9x/i&#10;ExIaqvpQWLjhJack+4wYERQSrM6DSqXSZatXTZs9KzcPb4/QJSo6uq/PIDaeaCFwySnJQ0aNUL12&#10;Y+GmQkZmxsjx48Lfv1fP4bKzs8f6Tty+a6d6DocqKycnZ/KM6Rs2b4IOgpiXlp4+YtxYFW+QYuGm&#10;RUpKyvCxY9Tw0D8lJcVn5PDbd++yfSCkCrlcvu6vDXMXzMeWXvyTnJI8fOzopGTln1Vi4abIx/iP&#10;43wnsXrvIjomZsCwIYFBVWVrMa47cuzvSdOn5uXlQQdBDIuNi5s0bWpBQYFyP46Fmy6vg4PmLVjA&#10;0uAhoaF9Bw+CncSCKuvfGzeGjxuDG1bwz/OXL+b9oeTJjoWbOqfPnT128iTjwwaHhgwdPZKGaeOo&#10;sp4+ezZk1Mh07BvDOydOnzp55rQSP4iFm0YLlyxi9kFlcGjIsNGjPqWlMTgmUqfXwUHDx4zC2s0/&#10;8/0Wvo+IqOxPYeGmUU5u7uxff2bqqVRQSPCQkSOwanNdYFDQ6Anjs7KyoIMgJuXk5v4097fKrpjF&#10;wk2pgMDA/YcOqT5OZFTU6Anj8UqNH168ejlusm9+fj50EMSk5y9fHDx6pFI/goWbXqv/XKdiA9ik&#10;5OQR48aoMusI0ebRk8ezf/0ZW5rwzMq1a+ITEhR/PRZueuXk5Kxat1bpH8/Kyho1fhwuZ+efS1eu&#10;+C1bCp0CMSk7O3v1+nWKvx4LN9XOXrgQ+Pq1Ej8ok8lm/PQjVAsUxLZ9Bw/s2L0LOgVi0ulzZxU/&#10;YbFwU00ul69U6qJ75do1N27dZDwPoseKtWvu3LsHnQIxRiaTrVy7RsEXY+Gm3b0H9yvbkub0ubPb&#10;sA8J30ml0ulzZkVGRUIHQYy5ffeugs3msHBzwM69exR/8duwMPbWXiKqpGdkjPWdhBME+WTrjh2K&#10;vAwLNwecv3RRweZTObm5U2bNwE6tVUf4+/e/+/0BnQIx5vI/VxWZSyZWQxSkosLCwgOHD/04c1aF&#10;r5zvt/BdeLgaIoEwrV7dxtrGwsLcwszc2MhIIpHo6elpa2lLJBIDA31CiFQqy8rKys3Lzc/Pz8jM&#10;zMvL+5SWFvcxLj4+ISo6OiOTn5PZz5w/36pFyz49e0EHQQyQSqXHT52aMWVq+S8DLtw1LGpoaDCc&#10;oaCwMDcnJy8/n0/rFE6fOzdnxkyBQFDOa86cP69c3wM6iUSi2g4O9T3q1qtb18nRybG2g4G+gSoD&#10;JiYlhYW/C33z5lVAwMuAV9ExMUxFBTd/kV+D+p52trbQQcpjWcNSLGZ4a+yCgoLc3NzcvDyl2+xR&#10;6MTpU9N8J5e/szBw4T60Z699zZrsjZ+Tk5OVnZ2YlJiQkBCfkJCYlBSfEB8TG/smLCwlJYW94zIu&#10;7mNcQGBgvbp1y3pBfELCH4v91BmJJbY2Nq1btGzRvLl3Ey99fX0GRzYzNTUzNW3e1Lv4jwmJifce&#10;3L/34P7te/c+ffrE4IHULysra+ZPPx4/fEQsYrgyMujkkaMW5ubsjV98sickJCQmJX6MT0hMSoxP&#10;SIiOiX4TFsatf9+Y2NjHT582bdKknNfw/FaJjo6Ojo6OmalpHTf3Et/69OnTi1cv/R8/fvjo0etg&#10;DvSnvvzP1XIK99z5v3N6XbudrW2Prt06d+zo7uqmniOam5n1692nX+8+UqnU/8njK/9cvXj5Mnc7&#10;urwMeLVt544pEydBBwHz5WT//lvJKckvXwU8fOT/4JF/6Js36s9WWdeu/1t+4Rb4jBz+8NEjtQUq&#10;4cblq6xecSsoOibmwuVLJ8+cVtvmYUqws7W9dfVaqd86dvLkL/+bq+Y8jNDQ0OjWpcugfgO8Gjcu&#10;/0aQGhQUFFy7fv3vkyfuPbgvl8thwyhBIpFcPnOunBOq18D+AYGBakz0jYe37rB6xa2gD5GRFy5d&#10;PHHmDM0zKW2sre9cu17OC3BWCSGE2Fhb+46fcO3CpV1bt3k1Lu+NDlBkVFSpFwspKSlLVy5Xfx4V&#10;6Whrjx056s616+tWrGrapAl41SaEaGpqduvSZf/OXRdPnenepauI4tsOpcrPz5+74HcuvuWoU007&#10;u6m+k29cvrJt46YG9T2h45QuOibmbVhYOS/Awv2VQCBo17rN0f0Hdm7eYmtjAx2nFI+fPf3+i8tW&#10;r+LWTRJdXd1Rw0fc+uff//36Gw2XYN9zdXH5a+26m1f+GTV8hEQigY5TCf6PHx87eQI6BQcIhcKO&#10;7TucPHJ05+Yt1lZW0HFK4f/kcTnfxcJdivZt2105d75f7z7QQUp68eplia88ffbs1NkzIGGUoKmp&#10;Oc13sv+tOwvmzjOtXh06TgVsrK0XzJ1388rV3j16QGephOWrV6Wlp0On4Iz2bdtdOXu+W5cu0EFK&#10;evz0STnfxcJdOm0t7dXLli/5YyFVn5dfvPymcEul0t8XLeTKR+MWzZpfOXt+9vQZenp60FkqoYZF&#10;jXUrVx/eu9+hVi3oLApJS0/fsHkjdAou0dXV3bh2/f9+/Y2G+3VfPHlaysfrL7Bwl2fIoMF/rlpD&#10;T+2OjIr676aRJ06f4sQjcjNT0zXLVxzYtZuGB9HK8fbyunL2/Pzf5uno6EBnqdj+Q4fevivvDin6&#10;3tiRo5YvWlL+7Gl1SkxKKme9NC0pqdWtS5elCxdBp/jq5auA4v/Izctdv/Ev2DCK6NOz1/VLV/r2&#10;6g0dRFVisXj0iBFXzp6vX7cedJYKSKXSFWsU7TOHvhjYr9/vv/4GneKrci7LsHBXbGC/fkMHD4ZO&#10;8Vl4xOcJi7v37avUlhnqJ5FIlvktWrtiJbfujZTPxtr62MFDo4aPgA5SgRu3bvo/Lu/pFirVqOEj&#10;evfsCZ3iszdvsXCrZv5v8xwdakOnIISQ4h1t0tLTKW/camdre/LI0cEDBkIHYZ6GhsaCufM2rfuT&#10;8jckTnwgo9DShX6UTCp7++5dWd/Cwq0QTU3NX3/6CToFIf9fuPce2J+ZmQmdpUwd2rU7f+KU2tZA&#10;gujaufO54ycpeTsv1aMnjwHX1nGXtpb2T7NmQ6cghJCY2NiyvoWFW1HtWrehYW1OdEx0VlbWvoMH&#10;oIOUabjPkK0bNjLbZoRO9jVr/n3wkEedOtBByoQX3crp1rlLXQ8P6BQkNg4LNxMG9x8AHYHExMbu&#10;PbCf2om6s6ZN95u/gJ55OGwzNjI6vGdfk0aNoYOU7vHTJ3jRrQSBQDCoX3/oFORjfHyRVFrqt7Bw&#10;V8IP7dtraWnBZpBKpZu3b4fNUJY5M2ZOnzwFOoW66enp7d2xo02rVtBBSrdzz27oCJzUpWMnsRi4&#10;B59UKi2riSkW7krQ1dVt5tUUOgWhc4ObmVOnTZ3kC50ChraW9vaNm39o3x46SClu3rlNc+s0ahkb&#10;Gzdq0AA6BUkv47M1Fu7KcXPj8wM3pQ3o26/CPTv4TUNDY8PqtZ716kMHKUkul+85sA86BSfR8HQ9&#10;PQMLNxPcnF2gI1DHq3GTJX8shE4BT0tLa9vGTVaWltBBSjp55gy3dhKghKsL/MmeloaFmwkODtxo&#10;WKE2jg61t2/apKGhAR2ECqbVq+/aso22+d15eXkneLSnndrUruUAHYFk5+SU+nUs3JVjaGAIHYEi&#10;1atV371tu4pbQfKMs5PTxrXraZtXc+L0KegI3GNoCH+yFxaWvpcmFu7K0dPVhY5AC6FQuG7lSjp7&#10;GcNq3bIlbc9p34aFBQZxYH8+quhScLIXFhaW+nUs3JWjo6ND28UUlIljx7Vo1hw6BaWm+U6mbXI3&#10;XnRXlj4Ft7ywcDNDJpPJZDLoFPDcXFxnT58BnYJeIpFo7YqVNFyyfXH+4oWCgtI/d6NSSctY/EID&#10;LNyVk5WdzZWNC9gjEolWLFkCvjyBclaWlj/PngOd4qtPaWnlb2OISqChHVBZO+dh4a4cGv4twY0d&#10;NbqOmzt0Cg4YNtinoSdF29Hih8VKyciCP9m1JKUv1cbCXTmf0tKgIwAzNjKaOnESdApuEAqFc3/+&#10;haoNsZDi0ig42fGKmxmhb0KhIwCb5julKnT+Y0qD+p6dO3aEToGUQcO+gBItLNxMCAoJgY4AydbG&#10;ZpiPD3QKjvl51hx8HsBFQSHB0BFIWYsksHBXzuug19ARIP04cxYukqysmnZ2QwbRsvUdUhwNM9/N&#10;zcxK/ToW7kqIj49/GRAAnQKMu6tb9y5doVNw0ozJU3S0taFToEr4EBkJfqtEIBBg4WbAybNnaJ7a&#10;ybYxI0ficzblmJiY9O7ZCzoFqoQTp0+BT/w1NjbW1NQs9VtYuBVVVFR0/NRJ6BRgTExMunXuAp2C&#10;w0YOHQYdASkqPz//5Nkz0CnKvE9CsHArbufePZFRUdApwPgMGFjWzCSkCCdHR28vL+gUSCGbtm2N&#10;j4+HTlFee0Is3AqJiY3dsGkTdAowIpFoyKBB0Ck4b+Sw4dARUMXC37/ftmsndApCCHFydCzrW1i4&#10;K5aVlTVp2lQ6NwxTjx/atbesQd3+AJzToW07G2tr6BSoPJ/S0iZNn0pJUxe3sndywMJdgYKCgonT&#10;ptAwoxNQn174YI0BIpGoZ7fu0ClQmXLzcsdPnvQuPBw6yGfOTs5lfQsLd3nS0tNHjh/7wN8fOggk&#10;bS3tls2xfSszOrbvAB0BlS4lJWXY6NHPXryADvKZsbGxZY0aZX0XC3eZwsLf9fMZ5P/4MXQQYK1b&#10;ttTWwjnIzPCoU6eGRZlnI4ISEhra12fQ85e0VG1CiLeXVzmzb7Fwl6KoqGjrzh3d+/Z5HxEBnQVe&#10;px+w1QZjBAJBxw540U2R4pO918D+UdHR0Fm+0cyraTnfxRYK3ygoKDh55vS2XTur8sy//xKLxW1b&#10;t4ZOwSsd23fYd/AAdApE8vLyjp06uX3Xzti4OOgspWjW1Luc72Lh/izw9evzly6evXA+MSkJOgtF&#10;vBo3MTTAvYCZ1KRxYyNDw7T0dOggVZRcLn8Z8OrCpUtnL15ISUmBjlM6yxqW9jVrlvOCqlu45XJ5&#10;TGzss+fP/R8/uu//MCY2FjoRjbwa07VxIg+IRaIGng1u3LoJHaQKkclk0TExz148f/jo0f2HDz/G&#10;f4ROVIGunTqV/wIeFu7s7OwiqZQQkpWVlZ2TnZuTm5WdlZmVlZOT8yktLSEhISklOeLDh7B373Jy&#10;cqDD0s6zXj3oCDzkWbcuFm5GZGVlSWUyQkhmZmZObk5OTk52dnZGZmbxyR4fH5+SmhIeEREeHp6T&#10;y6V1GD279yj/BcCFu12XCt5YECCBQFDXwwM6BQ/Vr5Jvh95tWkFH4AaHWrU83CvYGhBnlaAyOdSq&#10;VVYfd6SKeh51hUI89VDpelV0uU2wcKNyeNarDx2Bn/T19R3sa0GnQDQSi8UD+vSt8GVYuFGZ6uF9&#10;EtZUzbslqEI9u3W3sLCo8GVYuFGZ7GvaQ0fgrZp2dtAREI3GjhqlyMuwcKMyWVliR0C2WFtZQUdA&#10;1Gnu3czNxVWRV2LhRqUTCoXl9LhBKrKyxMKNviEQCGZOnabgi7Fwo9KZm5njhu7swStuVEL3Ll0b&#10;NWig4IuxcKPSYWVhlZmpKW4Fh77Q0NCYM2Om4q/Hwo1KZ2WFN7hZJBAI8E4U+mLsyFF2traKvx4L&#10;NyqdiZExdASeM8a/YUQIIaSWvf2MKVMr9SNYuFHptLVx8wR24d8wIoQIhcIVi5ZoaWlV7qdYSoNU&#10;QcPOhJX9TUKVpa2Nf8OITBo3vlHDhpX9KSzc1HFxdp49fTp0CrweZJ2Otg50BASsrodHZW+SFONh&#10;W1dOMzYy2rpho1gM/++ijVfcLMO/4SrOtHr1bRs2ampqKvGzeMVNEbFYvCufGZ8AACAASURBVGn9&#10;Bjtb26KiQugseMXNOi38G67CJBLJ9k2bFWlLUios3LQQCASL/1jo7eVFCJFKZdBxiKaGMhcCSHHK&#10;XWohHhAKhSuXLK1fV/lGY1i4qSAQCBbMnTeoX//iP4pEItg8hJC8/DzoCDyXn4d/w1WRQCDw+32+&#10;ihMQ4O+lIoFA8Me8/40YOuzLVzQ04P9dcnOxrLArFwt31SMSiVYsXtKvdx8Vx4EvEFWcSCRaNH+B&#10;z8BB//2iBgW3KXLzuLRHHxflcmoXRKQ6sVi8asmy3j17MjCU6kMgpRkZGv61dl2LZs1LfJ2GWSV5&#10;eD3IMm5tX4tUZGxsvGndn8UPsVQHXyCqLGcnp+0bN9va2Hz/LQ0s3FVAHn6mqTLcXd22bdzEYIN7&#10;fDgJY0DffqeO/F1q1SaEaGlrCwQCNUcqAa8H2YZPEaoCgUAwzMfn5JGjzG5LAn9lV9WYm5ktXrCw&#10;Q7t25bxGLBLp6OhkZ2erLdX3UlNTAY9eFaSkpkBHQOyysbZetmhx86bejI+MhVt9RCLR0EGDf549&#10;R1dXt8IXGxoYwhbumNhYwKPznkwm+xgfD50CsUUsFo8ePmLW9OnaWqwss8LCrQ4CgaBt6zY/zZzl&#10;4uys4I8YGOjHfWQ1VAVi47BwsygxMbGwEH59LGKcUCjs3LHjTzNns7ofNBZudhWX7NnTp7u7ulXq&#10;Bw0NDFmKpKCk5OSCggJc3ceSmLg46AiIYUKhsGP7DrOmT3eq7cj2sbBws8XI0LBf7z5DBg2uZW+v&#10;3I8zHqlSZDJZ3MePrF41VGV4J4pPTExMBvTp6zNwUKV2sVEFFm6GiUQir8aN+/bq3a1zF1VaWpub&#10;mzOYSjmxcbFYuFmCd6J4QCwWN23i1b9Pny4dO6n5sykWbmboaGu3btnqh/bt27Zuw8jFcg1l24Yx&#10;KDwiorl3M+gU/PQ+IgI6AlKSrq5um1atOrbv0KZVKwN9A5AMWLiVZ1q9eoP6ng09PT3re9atU4fZ&#10;t1wLc/jC/SoggAwZCp2Cn14FBkBHQJVgbmbWwNOzoWeDBvXr13Fz19DQgM2DhVtJ7dq03bVlK3vj&#10;W9aAL9wvXr2EjsBP6RkZeMXNIT26dtuwZi10im/gykkl3bx9y//xY/bGp+GK+0NkZFp6OnQKHnoV&#10;ECCXy6FTIEVdvHL5VQBdn5CwcCtJLpfP91tYVFTE0viWlpbgU/Hkcjltv6/88PzlC+gIqBJkMtnv&#10;fn9IpVLoIF9h4VZeWPi7PQf2szS4WCSqaQs/o+NlwCvoCDyEf6ucExgUdPT4MegUXwHf4/559hyl&#10;52Bk5+QsW7VSJoPc5evPTRt7dO1mwc7UPQeHWm/fhbExsuIePWHxdlDVVFRU9PxlVXx4MGfGzGom&#10;Jsr9bG5e3tKVK2CveVevX9elYycTZf8vMAu4cPfq3t2yhvJNs14HBZ29cJ7BPJWVnZ29dOUKlh5c&#10;1K7lwMawlfL46dPU1FRKfln54YG/f2ZmJnQKAD26dlNlfUpwSMjJM6cZzFNZaenpK9euWb54CWCG&#10;L7h9q2TWtGngew6cv3Txgb8/GyPXdoAv3FKp9N+bN6FT8MrVf69BR+CkWdOmgz/1OXbqJCXPJ7hd&#10;uO1s7Qb07QedgixY7MdGwyDFO1KxCgsNg2Qy2b83rkOn4CQrS8vB/QfAZpDL5fP9/Gh4Ssntwk0I&#10;mTFlqioryxnxLjx89/59jA9bu5aDnp4e48NW1r0H97OysqBT8MTzly8Tk5KgU3DVlEm+LHVJVVxQ&#10;SPCho0dgMxAeFG5zM7Nhg32gU5ANmzd9jGe4DatQKPRwd2d2TCUUFBTcunsHOgVP/IMfX1RgZmo6&#10;ctgw6BRkzZ9/Jqckw2bgfOEmhEyeMBH8yjQnJ2fxiuWMD1vPoy7jYyrhxOlT0BH4oLCw8Mz5c9Ap&#10;uM13wgRDA5j2IF9kZGYsX70aNgMfCrexsfGYESOhU5BLV67cusPwlWldDw9mB1TOnXv3wt+/h07B&#10;eRcuX0pKBr5S4zoDfYOxo0ZDpyCnzp6BnSnLh8JNCBk3arSxkRF0CrJo+VJmn1I29GwAvmswIUQu&#10;l+8/fAg6BeftO3QQOgIfjB05qlq1arAZ5HL5H0sWF8E9peRJ4dbX1584bjx0CvI+ImLHnt0MDmhm&#10;akrDbG5CyMkzp6vm7GOmPH/5AvsHMEJHR8d3/AToFCT0zZv9cO/EPCnchJBRw4ZbUNDDeuOWLcxu&#10;btK8GRUdsbOzs0+chlz+wHX7DuLlNmOGDfapYVEDOgVZu+HPhMREkEPzp3BLJJIpEyZBpyC5ebmL&#10;ly9jcMAW3t4MjqaKvQf34/62yomJjb38z1XoFPwhkUhmTJkCnYJkZ2cvW7US5ND8KdyEkMEDBqht&#10;z7dyXP332s07t5karWkTL/DVocWioqMPHoGfwcpFK9euwfc8ZvXv09ehVi3oFOTshfMPHz1S/3F5&#10;VbjFYvGMKVOhUxBCiN/SJQUFBYwMpaur29CzASNDqe6vLZsyMjOgU3BM4OvXFy5fgk7BNyKRiJKT&#10;/Y/Fi9hr71wWXhVuQkiv7j1oWCn+ITJy+66dTI3W+YcfmBpKRZ/S0jZt2wadgmOWr1mF2yawoXuX&#10;rm4urtApyNt3YXtYWDhdPr4VbqFQSMn78Kbt26JjYhgZqnPHTjRMCiy2Z/++yKgo6BSc8e+NGyz1&#10;IEMCgWD29OnQKQgh5M/Nm+ITEtR5RL4VbkJIpw4/0LBuJS8vz28ZMx0gLczNKVlCSQgpLCxcvnoV&#10;dApuyMvLW7Ya5uFVFdG+bbuGnp7QKUh2dvbiFUxOSagQDwu3QCD4aeYs6BSEEPLvjRs3bt9iZKjO&#10;HTsyMg4jrlz75/S5s9ApOGDF2jVUbQoskUigIzDvx5mzoSMQQsjFy5fvP3ygtsPxsHATQlo0a+7t&#10;5QWdghBC/JYuyc/PV32cXt26i0Qi1cdhyoLFi2Lj4qBTUO3+wwf7Dh6ATvFVtWrVPOvVg07BvKZN&#10;mrRo1hw6BSGE/G/hH0xNSagQPws3IeSX2T/ScF84Mipq684dqo9jYWHh7dVU9XGYkpmZOevnn2ho&#10;TEynjMyMn+fNo+qZZO/uPcRiDegUrPh51mwaTvYPkZG79u1Vz7F4W7jr1a3btnUb6BSEELJlx/ao&#10;6GjVxxnQt6/qgzDoybOn7O2VzHW/L1wY95GuTyT9eveBjsAWjzp1OrbvAJ2CEEI2btmsnn933hZu&#10;QsjPs2YLhfD/B/Pz83/3+0P1cTp1+AG8oWUJK9asvu//EDoFdfbs33/u4gXoFN9wd3VzdXGBTsGi&#10;2TNm0HAvMSc3d/Fy5ts7fw++rrHH2cmpW+cu0CkIIeTOvXv/3rih4iASiaRX9x6M5GFKUVHRlBnT&#10;qXr+Bu76zRtLVqrj1K0UHl9uF3Oq7dizW3foFIQQcvmfq7fv3mX7KHwu3ISQ2dOpeB8mhCxYvCgn&#10;N1fFQUYNH0HDZ4j/Ss/IGDVhXEpKCnQQKgSFBE//cQ5tt/51dXX79+F54SaEzJ4+Q0ODipv4CxYv&#10;YmRKQjnoqgKMq2ln178PFbeG4z7Gbd2xXcVB7GvWbN2iJSN5GBQdEzPGd2JunqpvS1yXkJg4brJv&#10;Tk4OdJCSfAYM1NfXh07BOmsrq0H9+0OnIISQyKjIHbt3sXoInhduQsiMKVMomb66bdfOyKhIFQcZ&#10;MxJ+r5/vBQQGzvhxjtrmQlEoKTl5xNgx8fHx0EFKEolEI4bC79OoHlMnTQbfOrzYpu3bmG3vXAL/&#10;C3cNixpDBw2GTkEIIQUFBb/7+ak4SItmzel8ynTt+vVRE8ZlZ2dDBwEQ9zFu4LAhb9+FQQcpReeO&#10;HW2sraFTqIm5mRkl71IMLpwuFf8LNyFk8oSJOjo60CkIIeTu/XtXVd7nexwFe+6V6uGjR6MmjKtq&#10;G+VEfPgwYOjQD5GqfpZiyYTRY6EjqNWkceMpuS907fr1G7dusjR4lSjc1apVGzNyFHSKzxYuWaLi&#10;U8pe3XvUsrdnKg+znj5/7jNyRGpqKnQQNQkLf+czcjhtU7a/aNemLQ19e9TJ2MhoLDUnu9+ypSw9&#10;pawShZsQMmH0GCNDQ+gUhBDyMf7j5m1bVRlBJBJNneTLVB7GBYUE9/UZHBIaCh2EddeuX+/v4wO1&#10;eVWFBALBzKnToFMAGDdqtImJCXQKQgiJjIraovKUhFJVlcKtr68/Yew46BSfbd+9K/z9e1VG6Nmt&#10;O7UX3YSQyKjIPoMH7tnP23WVRVLp+o1/TZo+leZtJdq3bevh7g6dAoCuru4kCrYOL7Zlx/aIDx8Y&#10;H7aqFG5CyKjhw81MTaFTEEJIYWHhwqUqPbgQiUTTfOH33CtHfn6+37IlP839LS8vDzoLwxISE4eM&#10;HPHnpo0ymQw6S5mEQmHVvNwuNmLIUBq2DieEFBQULFq2lPFhq1Dh1tbSnkLNHYa79+9dvqrS7rE9&#10;u3Wj//blidOn+gweyKfbJjdu3ezWt/eTZ0+hg1Sgb6/e7q5u0CnASCSS6b6ToVN8dvPO7X+u/8vs&#10;mFWocBNChgwcZGtjA53iM7/lS1VZrCEUChfMnUdDU7Tyhb5506N/34VLl2RlZUFnUUl8QsLsX34e&#10;6zuJ/mWiOjo6P9LRkh7QgH796bmdqPqUhBKqVuEWi8XTqHkfjo+P/2vLZlVGaFDfs2vnzkzlYY9U&#10;Kt17YH/7rp1PnT0DnUUZRUVFe/bvb9+1M1e2j/AdP8HczAw6BTAxTbcT4z7GMfuUsmoVbkJIn569&#10;HB1qQ6f4bNe+ve/Cw1UZ4dc5P1GyVKxCiUlJc379ZfjYMYGvX0NnUZRcLr92/XqX3j39li2hcC17&#10;qawsLamd6a9mPbt1o2Hr8GLbd+1k8ClllSvcIpFo1jQqNhglhBQWFs77Y4Eq7fatrazo+QyhiHsP&#10;7vcc0G/AUJ/rN1Vtl8gqmUx2/eaNXgP6TZg6WcU3VzX7Y97vXHkvZ5tQKJw9bQZ0is8KCgrmL1J1&#10;4fQXVa5wE0I6d+xYvy4tezg9fvrk4pXLqowwYew4zj2Gevr8+bjJvsXlm6ptYgghRUVFp86e+aF7&#10;13GTfQODgqDjVE6Prt06tGsHnYIiP7Rv36A+/G7Cxe49uH/5H5WmJHxRFQu3QCCg56KbEOKn2oM7&#10;sUi0dKEfJd1rK6W4fLfv2nn9xr9oWHz4PiJixZrV3m1az/n1Fy42GTcyNJw/dy50Cur8MmcOdISv&#10;/JapNCXhi6pYuAkhrVq08GrcBDrFZ0nJyRtUe0pZ18NjzAgauwYqIuLDhz83bWz1Q4dhY0YfOnok&#10;OSVZzQEioyK37tzRc0C/9l07b925Q/0BmDLvl1+rV6sOnYI6TRo1bu7dDDrFZ6pPSSgm8Bk5/OGj&#10;R6oPpJz7N25a1rAEOfTT588HDPUBOfT3xGLxxdNnnGo7Kj1Cfn5+r4H937x9y2AqEEKh0M3FtUWz&#10;Zs29vevXraenp8fGUVJSUp69fHH/wYN7Dx9w8eL6e506/LD1r43lv2b42DH3HtxXT57v3bp6zc7W&#10;FuTQrwIC+gweSMlNOQ0NjUunz9Z2cFBlEDFTaTinUYMG7Vq3uXH7FnQQQggpKipasMjv8N79Ss/L&#10;lkgkG1av7TWwP9dXKspkstfBQa+Dg7bu3CEUCmvXcqhXt66jg4NjbUeHWrVqWFiIxZX+pS0oKIiJ&#10;jQ0Lfxf+/n3omzevAgMY2b6ZHhbm5ssWLYZOQa96dev+0K4946tglFNYWPjH4kUH9+xVZZCqW7gJ&#10;IXNmzrx19w4lC5f9Hz8+d/GCKrtKOjk6/vbTzwuYe3INTiaTvX0X9t8+1yKRyLR6dStLS319fR0d&#10;HT1dXS2Jlo6Ojq6urlgszs/Pz8vLy8jMzM/Pz83LzczMSktPi4+PT0rm6t0PRQiFwrUrVhkbGUEH&#10;odqcGTP/vXmDkpP9vv/D85cu9ujaTekRqnThdnNx7dqp84XLl6CDfLZ05Yr2bdqqcnNguM+Qu/cZ&#10;2JiYWlKpND4hIT4hAToIRXzHT/D28oJOQTsnR8ee3bufOXcOOshnS1euaNe6ja6urnI/XkUfTn4x&#10;Z8ZMeuZjJCYlrd/4lyojCASC9StX07PCCLGtuXczqqZI0WzO9JmU7CZMCIlPSPhz8yalf7yqF+6a&#10;dnb9e1O0AfbegwdUbMmkq6u79a+NlGwCglhlbWX115q19Fx5UM7aympgv37QKb7avW9v6Js3yv1s&#10;VS/chJDpU6ZoampCp/hMKpXOX+yn4uPvWvb2a5evFArxH5fPtLS0tmz4y9jYGDoIl0yfPFVbSxs6&#10;xWdSqfT3RQuVO9nx3CaWNSyHDqZiN+FiT589O3Ne1TtxHdq1m1WF2zHznlAoXLdyVR23qrhPgirM&#10;TE2HDRkCneKrp8+enT1/XokfxMJNCCFTJ/oq/ZSADUtXrlR9a5WpvpNHDhvOSB5Em//98lvnHzpC&#10;p+Ak3/ETWFocoJwlK1cocbJj4SaEEBMTk9HDR0Cn+Co5JXndXyo9pSw2/7e5XTp2Un0cRJUpEyeN&#10;HkHRryu3ULWbMCEkOSX5z40VrJz6Hhbuz8aPGWNoYACd4qsDhw+pvnGMUChcu2Jlo4YNGYmEaNCv&#10;d585M2ZCp+C2caNGU/VsYN+hg5U92bFwf2agb0DPbsKk+MGF3x+qL9LV0tLas3W7Z736jKRCsLp0&#10;6rR88RL6tz2inJ6eni81uwmT4ikJlXxKiYX7q1HDR5hWp6hHz7MXL06eOa36OHp6evt37sLazXVd&#10;OnbasGadGCf/MWHE0GGU7CZc7Onz55XaHwoL91c62tpTJk6CTvGN5WtWp2eo+pSSYO3mvs4/dNyw&#10;Zi1WbaZIJJKplJ3sy1avUvxkx8L9jSGDBltbWUGn+ColJWXtn+sZGaq4djdtQkszW6S43j17/rV2&#10;nRLdtVA5BvUfANWtsFSVOtmxcH9DQ0Nj+mRaNhgtdvDokVcBAYwMpaent3/n7u5dujIyGlKPUcNH&#10;rFm2Aqs248Ri8cwpdK11UPxkx8JdUt9evVVslcssmUw2f7EfU13NNDQ0NqxZi5vJcoJAIPjtx58W&#10;zJ2Hi2BZ0rN7d1cXF+gUXyl+suMvREkikYieDUaLBQQGHj99iqnRBALBvF9+/fXHn7Ac0ExHW3vT&#10;uj+pmunEP0KhcNZUulp0KXiy46lbis4dO9arWxc6xTdWrF716dMnBgecOHbc7q3bDfQpmrqOvqhh&#10;UePogUNdOuHiKdb90L49bQ/tl69aWeHJjoW7FAKBgLabX5/S0tZsYOYp5RetW7Y8d+IE9oClTeOG&#10;jc6fOOnhjn1I1GTODLo+Yaelp1d4smPhLl2bVq0aN2wEneIbR44dC3z9mtkx7WztTh45ild2lBAI&#10;BOPHjD28b3+1atWgs1Qhzb2bNWvaFDrFN44cOxYQGFjOC7Bwl+nnWbOhI3xDJpPN+2M+43sv6evr&#10;b16/Yc3yFTratLS7rJpMTEx2bd0296efcbK2+v0y+0eq1qPKZLL/LVwglUrLegEW7jI1atiwTatW&#10;0Cm+ERgU9PeJ42yM3LdX73MnTrm5uLIxOKpQc+9ml8+ca9uqNXSQKqquh0f7tm2hU3yj/JMdC3d5&#10;fpw5i6r3YULIqnVrmX1K+YVDrVqnjv49adx43FFFnXR1df3mLziwa7eZqSl0lirtxxmzaJtnVc7J&#10;TldQ2ri7utF2//dTWtrKdWtZGlwikfwy58fzJ07hkzH1aNWixdVzF4b7DKHt+qAKcnZyUmXbdTak&#10;paevWLum1G9h4a7A7GkzaLsCPXbyxMuAV+yN7+ricurosdnTZ0gkEvaOUsUZGxmtWrps345dVpaW&#10;0FnQZ7OmTaNtherxUyefv3zx/dexcFfAoVatvr16Q6f4hkwm+33hwnIeXKhOLBZP851868o/fXr2&#10;wotBZolEIp+Bg65futK/T1/oLOgbdrZ2A/pStJswKV5L6ef3/cmOhbtiM6ZMpWc34WKvg4OOHDvG&#10;9lEsLCzWrlh5eO9+F2dnto9VRTRr2vTiqTNLF/pR1cgffTFjylQtLS3oFN8ICgk+9PfREl/Ewl0x&#10;K0tLn4GDoFOUtHr92tTUVDUcqGmTJhdOnl61dJmNtbUaDsdXHnXq7Nm249Cefc5OTtBZUJnMzcyG&#10;DfaBTlHSmvXrU1JS/vsVLNwKme47mardhAkh6RkZK9auVs+xRCJR/z59b1y+umb5CizfleXoUHvT&#10;uj/PHjtB2+xSVKrJEyZStZswISQjM2P5mm9OdizcCjExMRk5dBh0ipKOnzpV6oMLlojF4r69el+7&#10;cGnh7/OpamRMLY86dTauXX/l3PmunTvjowKuMDY2HjNiJHSKkk6eOf302bMvf8TCraiJ48YZGRpC&#10;p/iGXC6fu2B+EZtPKb8nkUhGDBl64/LVnZu3NPT0VOehuUIgEDT3brZz85Zzx09269KFttnBqEIT&#10;xow1MTGBTvENuVw+b+GCoqKi4j/ir5SiDPQNxo0eA52ipDdv3x4+ekT9xxUKhe3btjtx+Ojxg4d7&#10;de+BEweL6evrjxgy9Or5Cwd372nfth10HKQkXV3diWPGQqco6W1Y2IHDh4v/Gwt3JYweMbJ6NYp2&#10;Ey62av26xKQkqKM3athw/arVj+/eW7rQrypPPvFwd1+60M//1p2Fv8/Hhos8MHLYcKp2Ey62ZsP6&#10;hMREgoW7UnS0tadMnAidoqSsrKyVZSyvUhsDfQOfgYMunzl34vDRkcOGm1an7u2NJXa2tlMmTrp6&#10;7sK5E6d8Bg7S0dGBToSYIZFIpkygazdhQkh2dvby1SsJFu7KGjJoMIVL3U6dPfPfBxeAGnp6/jHv&#10;fw9v3Tm0Z9/gAQNpu1HIFGsrq/Gjx5w9duLW1Ws/zpzl5OgInQgxb/CAAbY2NtApSjp74cKjJ48F&#10;/o8fpaSoYzpwqdq2aa2txbFuoiGhoREfPkCnKMnK0pK2XXsIITKZLOB14I1bt27duf06OFgul0Mn&#10;Up5IJGrcsGHbVq3btG7tVJuTlfrx0yfJySkVv44dbVq14twnktA3b95HRECnKMnSsoaA0+cS4pCk&#10;5OT7Dx8+efb08dMn4e/fc+IXTyQSubm6NmnYqEnjxt5NvPT19aETIUQIIVi4EYDU1NQnz5+9fPXq&#10;dXBwUHDQp7Q06ERfWVhYuLu61XFz86xXv1GDBrQtvEKIYOFGNIj7GPc6OPhtWNiHyMj3EREfIj+o&#10;rZSbm5nZ16xZ066mvZ2di7OLu6srbhuG6IeFG9EoLT09Ojo6ITExPiEhMSkxPiEhKTkpPT0jMysz&#10;IyMjMzMrNy9XkXF0dXX19fUN9PQNDPQNDAzNzczMzcwszM1NTU0tLWrY2thw7q4rQgQLN+KooqKi&#10;7JwcQkheXl5+fv5/v6Wjo62hoUkI0dPVpa2XOkKMwMKNEEIcg/O4EUKIY7BwI4QQx2DhRgghjsHC&#10;jRBCHIOFGyGEOAYLN0IIcQwWboQQ4hgs3AghxDFYuBFCiGOwcCOEEMdg4UYIIY7Bwo0QQhyDhRsh&#10;hDgGCzdCCHEMFm6EEOIYLNwIIcQxWLj5LzU/BzoCYkV2YUG+tAg6BQKAhZvnEnOzfvK/EJ+TCR0E&#10;MW/v2yeH372AToEAYOHmMzkh20IephfkbQl+iDvU8Uxg6sdbceGXokND0xKhsyB1w8LNZ//GvH2V&#10;8pEQEvQp/t+Yt9BxEGPypUVbg/3lhMjl8s3BDwplUuhESK2wcPNWan7OwbDnX/64P+xZcl42YB7E&#10;oP1hzxJyP9/+isvOOP4+ADYPUjMs3Ly1I+RRdlHBlz/mFhVuC/EHzIOY8iYt6Z9vPz+d/fD6fUYK&#10;VB6kfli4+enOx/dPkqJLfPFFcuydj+9B8iCmFMqkW4IfyOXfPLOQyuWbgh5I5TKoVEjNsHDzUGZh&#10;/t63T0v91p43T9IK8tScBzHoyLuXMdnp3389MuvT6YjX6s+DQGDh5qHtIf4ZZVTnzML8XaGP1JwH&#10;MeVdevKFqOCyvnsiIiA6K02deRAULNx88zQp5mFCZDkveJgQ6Z9Y3gsQnYpkss3BD2TyMid2VvgC&#10;xBtYuHklu6hguwJPIHeGPM4qzFdDHsSgkxEBURVdUIelJ1+KClFPHgQICzev7A59osgC97SC3LJu&#10;giM6RWZ9Ov1BoVvYR8Jf4kJZ3sPCzR+BqR/vfAxX8MW34sJfJMeymgcxRSqXbw56UCRTaNJIvrRo&#10;c/ADvF3Cb1i4eSK3qHBTUOVO1y3BD/870RtR61xkUHhlpmkHf0rAhbL8hoWbJw5UfmFkan7O4TBs&#10;UUS7uJyM4+GvKvtTuFCW37Bw80Hwp4RrSl1h/RPzJjD1I+N5EFPkcvmW4AcFlW9Fggtl+Q0LN+ep&#10;ck9TTsiW4IfY05lal6NDQz4p2fzvRXLsbVwoy1NYuDnvqGqzCBJzs/6u/CdxpAZJedkqttvGhbJ8&#10;hYWb28LSky+qPG/3fFTwm7QkRvIgpsgJ2Rr8ME+1D0NZuFCWp7BwcxhTK+WwpzOFbsSGvUqJU30c&#10;XCjLS1i4OYzB3hSx2emnIgIZGQqp7lN+7v6wZ0yNtj3kUVm9axBHYeHmKsa7wZ2KCIzITGVwQKS0&#10;HaH+2YWMTbHPKMjb95axtwFEAyzcnMRG/2Xs6UyJu/ERjxNL9lJX0e2P4d/3Z0fchYWbk1ja8eRD&#10;Zur5yDK7hiI1yCzM3/vmCRsjl9gRCXEaFm7uYXWPwb/DX5Xapx+px46QR+ns3I/GhbJ8goWbY9ie&#10;AVIok24OKrkzFlKPZ0kxDxI+sDf+PzFvAnChLC9g4eaYi9GhoWlKLqVT0Nv0pMsxb1g9BPpeTlEB&#10;24vUi+eG40JZHsDCzSWJuVlHVVtKp6BDYc/jc7Gns1rteaNQL3UVJeZm/R3+ku2jILZh4eYMOSHb&#10;QlRdSqegfGnRtuCHeLtEbQJT42/FKdpLXUXno0JwoSzXYeHmjH9j3r5KUd8NysDU+Jux79R2uKos&#10;X1q0VY1vk7hQlgewcHNDan7OwbDnaj7o3rdPU/JY//CO9oc9S1DvmyFE6QAAA7pJREFUjanY7PST&#10;uFCWy7BwcwPIJNycooLtodjTmV1v0pL+gdit5nRE4PsMXCjLVVi4OeDOx/dQy96eJcXcj/8Acuiq&#10;oFAm3RIMM/lSKpdvDsaFslyFhZt2mYX5sDuy7wxla0kIOvLuJeBypw+ZqedwoSw3YeGm3fYQf9jW&#10;bpmF+XvYWYRdxb1LT74QBVw3j+FCWW7Cwk21p0kxDxPgmynfi494lBgFnYJXmOqlrqLihbLgMVBl&#10;YeGmV05RwXZq9nvdGfqIwUaj6GREQBRDvdRV9DY96QoulOUaLNz02q2WpXQK+pSfuz8M8lY7n0Rm&#10;fTr9gcle6irChbKcg4WbUoGpH2+raymdgm7EvmNkM60qTiqXbw56UCSjaDqHmlcAIdVh4aZRblHh&#10;pqAHtJ1IjGxfi85FBoWz0EtdRa9T42/gQlnuwMJNowNhz5LzsqFTlCIpL/uwWrpc8VVcTsbx8FfQ&#10;KUq3DxfKcgcWbuoEf0q4BrGUTkGXo0NDPrHbV5av5HL5luAHBbQ2CaHqYTgqHxZuuuRLi7bQfbeR&#10;8upDM/rf854lx9yLj4BOgSqGhZsuR8NffszJgE5RAZo/71OLK3eZdoU+xoWy9MPCTZF36ckXo0Kg&#10;UyiEzids1OLQc93Mwvzdbx5Dp0AVwMJNC0qW0imIwjltNLsRG8ahmZT34z/gQlnKYeGmxQlqltIp&#10;KDLr0xmaVpFQ61N+7v6wZ9ApKgcXylIOCzcVIrM+nY7gXhHk3JsNiB2h/pwrgp/yc/fhQlmKYeGG&#10;V3zbgYudkbl1ewfE3fiIx4kwvdRVdCP23Uvu3N6parBwwzv74TV3H/S9S0++wJEHquqXWZi/l8sd&#10;cbcFP8wtKoROgUqBhRtYXHbG8fcB0ClUcvTdC/qnMILg+h4USXnZR7gwhbEKwsINiR/7bRfIpJQv&#10;GgLBj13fLse8oXzRUNWEhRvSpejQ0DQ+nBWUL9NXv5yigm28WD6OC2XphIUbTGJuFp8+h1LbGAvE&#10;njdP6emlrqK4nIxjuFCWMli4YcgJ2RbCjaV0CsotKuTHNabqAlPjb8XxqkXq+cigdxnJ0CnQV1i4&#10;YVyPDXuV8hE6BcNeJMfe/kjX5g/qx8tNCaRy+eagh7hQlh5YuAGk5ucc4NpSOgXtDqVouzUQB8Ke&#10;JfBxG7AoyrZbq+KwcAPYEcLb9cTZRQU7Qh5BpwDzNj3pKn8f0tKzwTESQweoclLycqx0Da10DaGD&#10;sCitINdIUxs6BYDorLRedu7QKVgUnZVmq2cEnQKR/wOXh49ncWY57wAAAABJRU5ErkJgglBLAwQU&#10;AAYACAAAACEAzA/3b98AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQWvCQBCF74X+h2WE3nST&#10;VqPEbESk7UkK1ULpbc2OSTA7G7JrEv99p6d6fLyPN99km9E2osfO144UxLMIBFLhTE2lgq/j23QF&#10;wgdNRjeOUMENPWzyx4dMp8YN9In9IZSCR8inWkEVQptK6YsKrfYz1yJxd3ad1YFjV0rT6YHHbSOf&#10;oyiRVtfEFyrd4q7C4nK4WgXvgx62L/Frv7+cd7ef4+Ljex+jUk+TcbsGEXAM/zD86bM65Ox0clcy&#10;XjSc5/GSUQXTZQyCgUU0T0CcuElWIPNM3n+Q/wIAAP//AwBQSwMEFAAGAAgAAAAhABCftX7lAAAA&#10;xgEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzrJDNTgMhEMfvJr4DmbvLbg/GmLK9VJMe&#10;vJj6ABOYZUlhIIBm+/ZSG6NNmniR2wDz+3+sN0vw4oNycZEVDF0PglhH49gqeNs/3z2AKBXZoI9M&#10;Co5UYDPe3qxfyWNtS2V2qYhG4aJgrjU9Sln0TAFLFxNxe5liDljbmK1MqA9oSa76/l7m3wwYL5hi&#10;ZxTknVmB2B9TU/6bHafJadpG/R6I6xUJ6ULTbkDMlqqCQMbh+XLoEluQ1z0M/+lhbmmyd3z48XGK&#10;VlpvOeavkpbz+f7wEk3L/7RUyoz+ZFJetD9+AgAA//8DAFBLAQItABQABgAIAAAAIQCxgme2CgEA&#10;ABMCAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAAOwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADwoGO9WAwAAQAgAAA4AAAAAAAAAAAAAAAAAOgIAAGRycy9lMm9Eb2MueG1sUEsBAi0ACgAAAAAA&#10;AAAhACUsjgAyRAAAMkQAABQAAAAAAAAAAAAAAAAAvAUAAGRycy9tZWRpYS9pbWFnZTEucG5nUEsB&#10;Ai0AFAAGAAgAAAAhAMwP92/fAAAACQEAAA8AAAAAAAAAAAAAAAAAIEoAAGRycy9kb3ducmV2Lnht&#10;bFBLAQItABQABgAIAAAAIQAQn7V+5QAAAMYBAAAZAAAAAAAAAAAAAAAAACxLAABkcnMvX3JlbHMv&#10;ZTJvRG9jLnhtbC5yZWxzUEsFBgAAAAAGAAYAfAEAAEhMAAAAAA==&#10;">
+                <v:shape id="Graphic 10" o:spid="_x0000_s1027" style="position:absolute;top:25;width:23044;height:12;visibility:visible;mso-wrap-style:square;v-text-anchor:top" coordsize="2304415,1270" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQAYz7GGxgAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ba8JA&#10;EIXvgv9hGaE33VRqkdRViiAtelFbWnobsuMmbXY2zW5j/PfOoeBthvfmvW8Wq97XqqM2VoEN3E8y&#10;UMRFsBU7A+9vm/EcVEzIFuvAZOBCEVbL4WCBuQ1nPlB3TE5JCMccDZQpNbnWsSjJY5yEhli0U2g9&#10;Jllbp22LZwn3tZ5m2aP2WLE0lNjQuqTi5/jnDexd/Fx/vPx289N3118e0pfbbWfG3I365ydQifp0&#10;M/9fv1rBF3r5RQbQyysAAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAA&#10;CwAAAAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAGM+xhsYAAADbAAAA&#10;DwAAAAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPoCAAAAAA==&#10;" path="m,l2303970,e" filled="f" strokeweight=".14039mm">
+                  <v:path arrowok="t"/>
                 </v:shape>
-                <w10:wrap type="none"/>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="Image 11" o:spid="_x0000_s1028" type="#_x0000_t75" href="https://ror.org/xxxxxxx" style="position:absolute;left:12831;top:410;width:1549;height:1105;visibility:visible;mso-wrap-style:square" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQCiwyWdwwAAANsAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/NasMw&#10;EITvhbyD2EBvjeRSSnGihCRQyMGF2mnvi7WxTayVYyn+efuqUOhtl5mdb3azm2wrBup941hDslIg&#10;iEtnGq40fJ3fn95A+IBssHVMGmbysNsuHjaYGjdyTkMRKhFD2KeooQ6hS6X0ZU0W/cp1xFG7uN5i&#10;iGtfSdPjGMNtK5+VepUWG46EGjs61lRei7uNkHM+G/4YskRl3y/d4fN6y1lp/bic9msQgabwb/67&#10;PplYP4HfX+IAcvsDAAD//wMAUEsBAi0AFAAGAAgAAAAhANvh9svuAAAAhQEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAWvQsW78AAAAVAQAACwAA&#10;AAAAAAAAAAAAAAAfAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAosMlncMAAADbAAAADwAA&#10;AAAAAAAAAAAAAAAHAgAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAADAAMAtwAAAPcCAAAAAA==&#10;" o:button="t">
+                  <v:fill o:detectmouseclick="t"/>
+                  <v:imagedata r:id="rId16" o:title=""/>
+                </v:shape>
+                <w10:wrap anchorx="page"/>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-          <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:bookmarkStart w:name="_bookmark0" w:id="1"/>
+      <w:bookmarkStart w:id="0" w:name="_bookmark0"/>
+      <w:bookmarkStart w:id="1" w:name="_bookmark1"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-[...1 lines deleted...]
-          <w:spacing w:val="9"/>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...16 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>Biografía</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>corta.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>Filiación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:tab/>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...4 lines deleted...]
-        <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId17">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="18"/>
-            <w:vertAlign w:val="baseline"/>
           </w:rPr>
           <w:t>xxxxxxx@xxx.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="52B1E06D" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="20"/>
-        <w:ind w:left="137" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="137"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Bookman Old Style" w:hAnsi="Bookman Old Style"/>
-          <w:b w:val="0"/>
           <w:sz w:val="18"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>Biografía</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>corta.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>Filiación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
+          <w:noProof/>
           <w:spacing w:val="5"/>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="044D0693" wp14:editId="1A01F2D9">
             <wp:extent cx="154939" cy="110490"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="12" name="Image 12">
-              <a:hlinkClick r:id="rId12"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId14"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="Image 12">
-                      <a:hlinkClick r:id="rId12"/>
+                      <a:hlinkClick r:id="rId14"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11" cstate="print"/>
+                    <a:blip r:embed="rId15" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="154939" cy="110490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:spacing w:val="5"/>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...5 lines deleted...]
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:t>Email:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="18"/>
-          <w:vertAlign w:val="baseline"/>
-[...4 lines deleted...]
-        <w:r>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId18">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="18"/>
-            <w:vertAlign w:val="baseline"/>
           </w:rPr>
           <w:t>xxxxxxx@xxx.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0CFB9968" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:spacing w:after="0"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
-        <w:sectPr>
-          <w:footerReference w:type="default" r:id="rId5"/>
+        <w:sectPr w:rsidR="00EC6B74">
+          <w:footerReference w:type="default" r:id="rId19"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11920" w:h="16860"/>
-          <w:pgMar w:header="0" w:footer="1073" w:top="560" w:bottom="1260" w:left="1280" w:right="1320"/>
+          <w:pgMar w:top="560" w:right="1320" w:bottom="1260" w:left="1280" w:header="0" w:footer="1073" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2B38DC29" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="639" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="639"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="326" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="326"/>
+        <w:ind w:hanging="502"/>
       </w:pPr>
-      <w:bookmarkStart w:name="Introducción" w:id="3"/>
-[...5 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="2" w:name="Introducción"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Introducción</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F62DF45" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="297" w:lineRule="auto" w:before="269"/>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="269" w:line="297" w:lineRule="auto"/>
         <w:ind w:left="137" w:right="108" w:firstLine="338"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>Lorem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>ipsum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>dolor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>sit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>amet,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>consectetuer</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>elit.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Ut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>purus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>elit,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>vestibulum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ut,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ac,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>vitae,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>felis.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Curabitur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>dictum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>gravida</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>mauris.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Nam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>arcu</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>libero,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>nonummy eget,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nonummy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>consectetuer</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>id,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>vulputate</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>magna.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Donec</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>vehicula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>augue</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>eu</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>neque.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Pellentesque</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>habi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>morbi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>tristique</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>senectus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>netus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>malesuada</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>fames</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>egestas.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Mauris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>leo.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Cras </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>viverra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>metus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>rhoncus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>sem.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Nulla</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>lectus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>vestibulum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>urna</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>fringilla</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ultrices.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Phasellus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>eu</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>sit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>amet</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>tortor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>gravida</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>placerat.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Integer</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>sapien</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>est,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>iaculis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>pretium</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>quis,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>viverra</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ac,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>nunc. Praesent eget sem vel leo ultrices bibendum. Aenean faucibus. Morbi dolor nulla, malesuada eu, pulvinar at, mollis ac, nulla. Curabitur auctor semper nulla. Donec varius orci eget risus. Duis nibh mi, congue eu, accumsan eleifend, sagittis quis, diam. Duis eget orci sit amet orci dignissim rutrum.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nunc. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> leo ultrices </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Morbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dolor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, pulvinar at, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ac, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> auctor </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>varius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eleifend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> quis, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Duis </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dignissim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>rutrum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4F1C33C1" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="297" w:lineRule="auto"/>
         <w:ind w:left="137" w:right="108" w:firstLine="338"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>Nam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>dui</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>ligula,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ligula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>fringilla</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>euismod</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>sodales,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>sollicitudin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>vel,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>wisi.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>wisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Morbi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>auctor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>lorem</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">non justo. Nam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> libero, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> at, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lobortis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vitae, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ultricies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, tortor sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>accumsan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ligula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> magna, vitae ornare odio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Morbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>nisl</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>hendrerit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>mollis.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mollis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Suspendisse</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>massa.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>massa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Cras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>nec</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ante.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Pellentesque</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>nulla.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Cum</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sociis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>natoque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>penatibus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>magnis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>dis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>parturient</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>montes,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>nascetur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>ridiculus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>mus.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Aliquam</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>tincidunt urna. Nulla ullamcorper vestibulum turpis. Pellentesque cursus luctus mauris.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> urna. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ullamcorper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> mauris.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="07FA5D37" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="108"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2AD6C240" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="639" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="639"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:ind w:hanging="502"/>
       </w:pPr>
-      <w:bookmarkStart w:name="Metodología" w:id="4"/>
-[...5 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="3" w:name="Metodología"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Metodología</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0BE6DEBB" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="297" w:lineRule="auto" w:before="270"/>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="270" w:line="297" w:lineRule="auto"/>
         <w:ind w:left="137" w:right="108" w:firstLine="338"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>congue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> non, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> at, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> tri- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>stique, libero. Vivamus viverra fermentum felis. Donec nonummy pellentesque ante. Phasellus adipiscing</w:t>
-      </w:r>
+        <w:t>stique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, libero. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Vivamus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>viverra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>fermentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nonummy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ante. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Phasellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>semper</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>elit.</w:t>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Proin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>fermentum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>massa</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>quam.</w:t>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Sed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>diam</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>turpis,</w:t>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>molestie</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>vitae,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>place- </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve">place- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>rat</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>molestie</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>nec,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>leo.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Maecenas</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>lacinia.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Nam</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>ipsum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>ligula,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ligula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>eleifend</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>at,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>accumsan</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>nec,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>suscipit a,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>suscipit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> a,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>ipsum.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Morbi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>blandit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>ligula</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>feugiat</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>magna.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Nunc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>eleifend</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>consequat</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>lorem.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Sed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>lacinia</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>nulla vitae</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>enim.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Pellentesque</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>purus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>vel</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>magna.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Integer</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>non</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>enim.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Praesent</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>euismod</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">nunc </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>purus.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Donec</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>bibendum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>quam</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>tellus.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Nullam</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>cursus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>pulvinar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>lectus.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Donec</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>mi.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>Nam vulputate metus eu enim. Vestibulum pellentesque felis eu massa.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Nam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vulputate</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>massa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="32FB585E" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="297" w:lineRule="auto"/>
         <w:ind w:left="137" w:right="108" w:firstLine="338"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>Quisque</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>ullamcorper</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>placerat</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>ipsum.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Cras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>nibh.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Morbi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>vel</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>justo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>vitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>lacus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>tincidunt</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>ultri- ces.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ultri</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>- ces.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Lorem</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>ipsum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>dolor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>sit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>amet,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>consectetuer</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>adipiscing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>elit.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>hac</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>habitasse</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>platea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dictumst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Integer</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>tempus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>convallis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>augue.</w:t>
+        <w:t>augue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Etiam</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>facilisis.</w:t>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Nunc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>elementum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>fermentum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>wisi.</w:t>
+        <w:t>wisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Aenean</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>pla- </w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t>pla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>imperdiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>gravida</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sollicitudin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> odio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, ac pulvinar </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>eget</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>enim.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Nunc</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>vitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>tortor.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Proin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>tempus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>nibh</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>sit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>amet</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>nisl.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Vivamus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>quis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>tortor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>vitae risus porta vehicula.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">vitae </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>risus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> porta vehicula.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6F79DCF8" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:spacing w:after="0" w:line="297" w:lineRule="auto"/>
+        <w:spacing w:line="297" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr>
-[...1 lines deleted...]
-          <w:footerReference w:type="default" r:id="rId15"/>
+        <w:sectPr w:rsidR="00EC6B74">
+          <w:headerReference w:type="default" r:id="rId20"/>
+          <w:footerReference w:type="default" r:id="rId21"/>
           <w:pgSz w:w="11920" w:h="16860"/>
-          <w:pgMar w:header="1323" w:footer="1073" w:top="1980" w:bottom="1260" w:left="1280" w:right="1320"/>
+          <w:pgMar w:top="1980" w:right="1320" w:bottom="1260" w:left="1280" w:header="1323" w:footer="1073" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="311F1998" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="1"/>
+          <w:numId w:val="2"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="639" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="639"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="326" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="326"/>
+        <w:ind w:hanging="502"/>
       </w:pPr>
-      <w:bookmarkStart w:name="Resultados" w:id="5"/>
-[...5 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="4" w:name="Resultados"/>
+      <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Resultados</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1125ADAB" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
-        <w:spacing w:line="297" w:lineRule="auto" w:before="269"/>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="269" w:line="297" w:lineRule="auto"/>
         <w:ind w:left="137" w:right="108" w:firstLine="338"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-        <w:rPr/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Fusce</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>mauris.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Vestibulum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>luctus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>nibh</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>at</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>lectus.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Sed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>bibendum,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>bibendum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>nulla</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>faucibus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>semper,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>semper</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-14"/>
         </w:rPr>
-        <w:t> </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">leo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ultricies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>venenatis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>wisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>diam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>augue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>quis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>sagittis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>posuere,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>turpis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>lacus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>congue</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>quam,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>hendrerit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>risus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>eros</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>eget</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>felis.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>Mae- cenas eget erat in sapien mattis porttitor. Vestibulum porttitor. Nulla facilisi. Sed a turpis eu lacus commodo facilisis. Morbi fringilla, wisi in dignissim interdum, justo lectus sagittis dui, et</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Mae- cenas </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>erat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mattis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>facilisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Sed a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> commodo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Morbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fringilla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>wisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dignissim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, justo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sagittis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>vehicula</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>libero</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>dui</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>cursus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>dui.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Mauris</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>tempor</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>ligula</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>sed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>lacus.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Duis</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>cursus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>enim</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>augue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Cras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>ac</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>magna.</w:t>
+        <w:t>magna</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Cras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>nulla.</w:t>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Nulla</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>egestas.</w:t>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Curabitur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>leo.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>Quisque</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>egestas</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>wisi</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>eget</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>nunc.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t>Nam </w:t>
-[...3 lines deleted...]
-        <w:t>feugiat lacus vel est. Curabitur consectetuer.</w:t>
+        <w:t xml:space="preserve">Nam </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6D843D9A" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="11"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487589888">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487589888" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="57CE2035" wp14:editId="19B685FF">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>1475994</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>108687</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4628367" cy="4017073"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="16" name="Image 16"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="Image 16"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId16" cstate="print"/>
+                    <a:blip r:embed="rId22" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4628367" cy="4017073"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="053C3DE7" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="188"/>
-        <w:ind w:left="757" w:right="730" w:firstLine="0"/>
+        <w:ind w:left="757" w:right="730"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_bookmark2" w:id="6"/>
-[...3 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="5" w:name="_bookmark2"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Figura</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>figura</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="731F6B41" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="62"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1762A07D" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:before="0"/>
-        <w:ind w:left="757" w:right="730" w:firstLine="0"/>
+        <w:ind w:left="757" w:right="730"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Autores.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3DB3A943" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="213"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="30713E9E" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="297" w:lineRule="auto"/>
         <w:ind w:left="137" w:right="108" w:firstLine="338"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Suspendisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>felis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>interdum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tincidunt</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laoreet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> vitae, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Aenean</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>faucibus</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>pede</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>eu</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ante.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Praesent</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>enim</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>elit,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>rutrum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>at,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>molestie</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>non,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>nonummy</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>vel,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>nisl. Ut lectus eros, malesuada sit amet, fermentum eu, sodales cursus, magna. Donec eu purus. Quisque</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nisl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Ut </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> eros, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fermentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>cursus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, magna. Donec </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>purus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>. Quisque</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>vehicula,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>urna</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>sed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>ultricies</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>auctor,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>pede</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>lorem</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>egestas</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>dui,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>convallis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>elit</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="10"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>erat</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="9"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>sed</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="037BED9F" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:spacing w:after="0" w:line="297" w:lineRule="auto"/>
+        <w:spacing w:line="297" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-        <w:sectPr>
+        <w:sectPr w:rsidR="00EC6B74">
           <w:pgSz w:w="11920" w:h="16860"/>
-          <w:pgMar w:header="1323" w:footer="1073" w:top="1980" w:bottom="1260" w:left="1280" w:right="1320"/>
+          <w:pgMar w:top="1980" w:right="1320" w:bottom="1260" w:left="1280" w:header="1323" w:footer="1073" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4457A568" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="35"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="71716CE8" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:spacing w:before="0"/>
-        <w:ind w:left="757" w:right="730" w:firstLine="0"/>
+        <w:ind w:left="757" w:right="730"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_bookmark3" w:id="7"/>
+      <w:bookmarkStart w:id="6" w:name="_bookmark3"/>
+      <w:bookmarkStart w:id="7" w:name="_bookmark4"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
-      <w:r>
-[...6 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tabla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ejemplo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>tabla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>genérica</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="276BF03A" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="5" w:after="1"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="1009" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="7F7F7F"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2873"/>
         <w:gridCol w:w="1711"/>
         <w:gridCol w:w="1444"/>
         <w:gridCol w:w="1314"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="54D677B3" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7342" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="72EBA2EE" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>TECHNICAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="23"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>SPECIFICATIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="081B43A0" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="42BAF5F4" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="958"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PRODUCT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4469" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="197A6902" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>DIMENSIONS</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="5D818573" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="18FE190F" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="6714164F" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="8"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w14:paraId="08A8C7F1" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="307" w:lineRule="auto" w:before="0"/>
+              <w:spacing w:before="0" w:line="307" w:lineRule="auto"/>
               <w:ind w:left="573" w:right="94" w:hanging="471"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>RICE HUSK </w:t>
-[...5 lines deleted...]
-              <w:t>PARTICLEBOARD- </w:t>
+              <w:t xml:space="preserve">RICE HUSK PARTICLEBOARD- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>HIDROPUL-400HTR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4E0B29F6" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>THICKNESS(mm)</w:t>
+              <w:t>THICKNESS(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1D55B22A" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>LENGTH(m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1314" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7BA0A908" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4" w:right="2"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>WIDTH(m)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="3ADCF1F6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="276" w:hRule="atLeast"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4CE97C32" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="344E67D3" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3EF1E571" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2,44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1314" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="60FBE715" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1,83</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="3E62E439" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="276" w:hRule="atLeast"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="493B4255" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4469" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="016C9A2A" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>TOLERANCES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="4FB396BD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="276" w:hRule="atLeast"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="72DA2391" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="35935435" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>THICKNESS(mm)</w:t>
+              <w:t>THICKNESS(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="701249B2" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>LENGTH(mm)</w:t>
+              <w:t>LENGTH(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1314" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="08A226B5" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="4" w:right="2"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>WIDTH(mm)</w:t>
+              <w:t>WIDTH(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>mm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="0A3CF5BA" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="276" w:hRule="atLeast"/>
+          <w:trHeight w:val="276"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="37AAB836" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2B69CA82" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0,2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1444" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="148A9D5E" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1314" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24C3E535" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="19"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>+/-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="6"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="565B0B03" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7342" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5FABA162" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="1885"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PHYSICAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="21"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MECHANICAL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="24"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PROPERTIES</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="73351933" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="7DC246D5" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="102"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PROPERTY</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="212443EE" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>UNIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2758" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="074EC054" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="29"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>VALUE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="4437DADD" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="5714ACB1" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Density</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="4F31E32F" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:right="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS"/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Kg/m</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS"/>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="7"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2758" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="47E55698" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>649,3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="2AE15648" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2DD41B5D" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Internal</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="13"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Bond</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="3D2A98C6" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:right="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS"/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>N/mm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS"/>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="7"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2758" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2633C38A" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0,7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="0247702F" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="21B7D722" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>M.O.E</w:t>
+              <w:t>M.</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>O.E</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="24C4F810" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:right="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS"/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>N/mm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS"/>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="7"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2758" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="336D46F2" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>2.140,8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="32D492D6" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="09A76C61" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>M.O.R</w:t>
+              <w:t>M.</w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>O.R</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="76F58CA5" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="7"/>
               <w:ind w:right="5"/>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS"/>
                 <w:sz w:val="13"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>N/mm</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Trebuchet MS"/>
                 <w:spacing w:val="-2"/>
                 <w:position w:val="7"/>
                 <w:sz w:val="13"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2758" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="45218ABF" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15,67</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="383D25B9" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="2011E03B" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Edge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="68D3EBA8" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2758" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="25047D06" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1.033,97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00EC6B74" w14:paraId="1D3ECA8C" w14:textId="77777777">
         <w:trPr>
-          <w:trHeight w:val="283" w:hRule="atLeast"/>
+          <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2873" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="1CDCFC2E" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="102"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Side</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1711" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="64C33F9C" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>N</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2758" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w14:paraId="316C27C7" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="4"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1.447,95</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w14:paraId="0CED1AC1" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="139"/>
-        <w:ind w:left="757" w:right="730" w:firstLine="0"/>
+        <w:ind w:left="757" w:right="730"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Fuente:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-9"/>
-          <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:t> </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="22"/>
         </w:rPr>
         <w:t>Autores.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7F2812EF" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="246"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3F6B5D33" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="297" w:lineRule="auto"/>
         <w:ind w:left="137" w:right="108"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-        <w:t>nulla.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Donec</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>luctus.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Curabitur</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>nunc.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Aliquam</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>dolor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>odio,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>commodo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>pretium,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>ultricies</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>non, pharetra in, velit. Integer arcu est, nonummy in, fermentum faucibus, egestas vel, odio.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">non, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pharetra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Integer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nonummy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fermentum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>, odio.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="14E34978" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:line="297" w:lineRule="auto"/>
         <w:ind w:left="137" w:right="108" w:firstLine="338"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:r>
-[...2 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>habitant</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>morbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tristique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>senectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>netus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> et </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>fames</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ac </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>turpis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ege</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>stas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Donec odio </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dictum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> in, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>egestas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sed, leo. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Praesent</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sapien</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>odio.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Integer</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>vitae</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>justo.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Aliquam</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>vestibulum</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>fringilla</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>lorem.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lorem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Sed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>neque</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>lectus,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>at,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>consectetuer</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>sed,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>eleifend</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ac,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>lectus.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Nulla</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>facilisi.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>facilisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Pellentesque</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>eget</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>lectus.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Proin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>eu metus.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Sed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>porttitor.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>In</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>hac</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>habitasse</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>platea</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>dictumst.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dictumst</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>Suspendisse</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>eu</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>lectus.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Ut</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>mi</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>mi,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>mi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
         </w:rPr>
-        <w:t> </w:t>
-[...4 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">lacinia </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>amet,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>placerat</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>et,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>mollis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>vitae,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>dui.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>Sed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ante</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>tellus,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>tristique</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ut,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>iaculis</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>eu,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
         <w:t>malesuada</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>ac,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-        <w:t>dui. Mauris nibh leo, facilisis non, adipiscing quis, ultrices a, dui.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. Mauris </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> leo, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>facilisis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> non, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>adipiscing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> quis, ultrices a, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6E862F32" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="63"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2CCD909E" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:ind w:left="476"/>
       </w:pPr>
       <w:r>
-        <w:rPr/>
         <w:t>Ejemplo</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>llamado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>referencias</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>(</w:t>
       </w:r>
-      <w:hyperlink w:history="true" w:anchor="_bookmark5">
-        <w:r>
+      <w:hyperlink w:anchor="_bookmark5" w:history="1">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:rPr/>
         <w:t>),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>tabla</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...3 lines deleted...]
-          <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_bookmark3" w:history="1">
+        <w:r w:rsidR="00EC6B74">
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:t>figuras</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_bookmark2" w:history="1">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:b/>
             <w:spacing w:val="-5"/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="6531D630" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="176"/>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="43F2D2A5" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="639"/>
+        </w:tabs>
+        <w:ind w:hanging="502"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="Conclusiones"/>
+      <w:bookmarkEnd w:id="8"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Conclusiones</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5587CA4C" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="269" w:line="297" w:lineRule="auto"/>
+        <w:ind w:left="137" w:right="108" w:firstLine="338"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Morbi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>wisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>viverra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nibh</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>est</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>placerat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>odio,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>commodo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>wisi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>enim</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Quisque</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>libero</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>justo,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>feugiat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vitae,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>porttitor</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>libero.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-7"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Suspendisse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>mauris</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>vitae</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sollicitudin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>malesuada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Maecenas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ultricies</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eros</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ante.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-13"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-14"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>venenatis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>velit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Maecenas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> sed mi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eget</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>dui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>varius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>euismod</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Phasellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>aliquet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>volutpat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> odio. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>primis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>in</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>orci</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>luctus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>et</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>ultrices</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>posuere</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>cubilia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Curae</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>sit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-9"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>amet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sem</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eleifend</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>consectetuer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nullam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elementum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>urna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>vel</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>imperdiet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>sodales</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>elit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pharetra</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ligula</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ac</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pretium</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ante</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>justo</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Curabitur</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tristique</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>arcu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>metus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Vestibulum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5568B4F4" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
+      <w:pPr>
+        <w:spacing w:line="297" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:sectPr w:rsidR="00EC6B74">
+          <w:pgSz w:w="11920" w:h="16860"/>
+          <w:pgMar w:top="1980" w:right="1320" w:bottom="1260" w:left="1280" w:header="1323" w:footer="1073" w:gutter="0"/>
+          <w:cols w:space="720"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CF2CB56" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="10"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="796F5BC9" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:line="297" w:lineRule="auto"/>
+        <w:ind w:left="137" w:right="108"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>lectus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>mauris.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Proin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>nunc</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>eu</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>urna</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>faucibus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Aliquam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>auctor,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>pede</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-11"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>consequat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>laoreet</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>varius</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, eros </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>tellus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>scelerisque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>quam</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>pellentesque</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>hendrerit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>ipsum</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> dolor sed </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>augue</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Nulla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>nec</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>lacus</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FC485F6" w14:textId="77777777" w:rsidR="00F16FC2" w:rsidRDefault="00F16FC2" w:rsidP="00F16FC2">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C0016A4" w14:textId="47481AC6" w:rsidR="00F16FC2" w:rsidRDefault="00F16FC2" w:rsidP="00F16FC2">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Agradecimiento y/o Financiamiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39CF0AA6" w14:textId="77777777" w:rsidR="00F16FC2" w:rsidRDefault="00F16FC2" w:rsidP="00F16FC2">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A94CF6" w14:textId="77777777" w:rsidR="00F16FC2" w:rsidRDefault="00F16FC2" w:rsidP="00F16FC2">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16FC2">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Este es un texto breve para reconocer las contribuciones de colegas, instituciones o agencias específicas que ayudaron a los autores en sus esfuerzos. Si el contenido del manuscrito ha aparecido previamente en línea, como en una tesis o en un </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F16FC2">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>preprint</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F16FC2">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>, esto debe mencionarse aquí, además de incluir la fuente dentro de la lista de referencias.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DC5123A" w14:textId="77777777" w:rsidR="00F16FC2" w:rsidRDefault="00F16FC2" w:rsidP="00F16FC2">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23690667" w14:textId="0F5827AF" w:rsidR="00F16FC2" w:rsidRDefault="00F16FC2" w:rsidP="00F16FC2">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Si el artículo es derivado de un proyecto específico, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16FC2">
+        <w:t>es </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16FC2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>obligatorio </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F16FC2">
+        <w:t>mencionar en este apartado el nombre del proyecto, código, entidad financiadora e instituciones que cobijan el proyecto. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F506E27" w14:textId="77777777" w:rsidR="00F16FC2" w:rsidRPr="00F16FC2" w:rsidRDefault="00F16FC2" w:rsidP="00F16FC2">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36FA7719" w14:textId="77777777" w:rsidR="00F16FC2" w:rsidRDefault="00F16FC2" w:rsidP="00F16FC2">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F16FC2">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Los agradecimientos están diseñados para reconocer a personas directamente involucradas en la investigación. Solicitamos a los autores que eviten expresiones personales de gratitud hacia figuras o entidades no relacionadas o solo indirectamente relacionadas con la producción del manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54E6E33E" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="00F16FC2">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A8A8BDC" w14:textId="4C123A76" w:rsidR="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaración de uso de IA generativa </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73991E52" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2ADB8FE4" w14:textId="7247FE21" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>En este apartado es necesario incluir</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> una declaración explícita </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>de uso o no uso de Inteligencia Artificial Generativa en la construcción del texto</w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>. Esta declaración deberá contener la siguiente información:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442BDC2B" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61AA3C41" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Herramienta utilizada: Indicar el nombre de la herramienta de IA empleada (por ejemplo, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>ChatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Claude, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>DeepL</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>, Grammarly).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AD67343" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7010AF86" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Propósito del uso: Describir brevemente la finalidad para la cual se utilizó la herramienta (por ejemplo, generación de ideas, elaboración de esquemas, redacción de borradores, revisión gramatical o traducción).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B2A8DE2" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A91E7A6" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Prompts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> o instrucciones proporcionadas: Incluir los comandos, preguntas o instrucciones específicos ingresados en la herramienta de IA.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A70AF43" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20005CA8" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Uso del contenido generado: Explicar cómo se integró el contenido generado por la IA en el manuscrito final (por ejemplo, uso directo, modificación sustancial o empleo como apoyo conceptual).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48EF5F2A" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2222A8B3" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>Revisión y edición: Señalar si el contenido generado por la IA fue revisado, verificado y editado por los autores antes de su incorporación al manuscrito.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26AE97B9" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12FF4CA2" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Limitaciones y consideraciones éticas: Mencionar las posibles limitaciones identificadas en el uso de la herramienta y las consideraciones éticas tenidas en </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>cuenta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="672B8DB5" w14:textId="77777777" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:ind w:left="137"/>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="608383E4" w14:textId="0CE85510" w:rsidR="006A1E9C" w:rsidRPr="006A1E9C" w:rsidRDefault="006A1E9C" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A1E9C">
+        <w:rPr>
+          <w:lang w:val="es-CO"/>
+        </w:rPr>
+        <w:t>La omisión de esta declaración podrá dar lugar a requerimientos adicionales por parte del equipo editorial.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="446533D9" w14:textId="77777777" w:rsidR="00F16FC2" w:rsidRDefault="00F16FC2" w:rsidP="006A1E9C">
+      <w:pPr>
+        <w:ind w:left="137"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40211B0A" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
+      <w:pPr>
+        <w:pStyle w:val="Textoindependiente"/>
+        <w:spacing w:before="86"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5117338F" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:left="137" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+        </w:rPr>
+        <w:t>Referencias</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0221E87E" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="639" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:before="237" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="Conclusiones" w:id="9"/>
-[...1092 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>S. Almurashi, “Analysis of the most common spelling errors in English for Saudi students: A case study</w:t>
-      </w:r>
+        <w:t xml:space="preserve">S. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Almurashi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>most</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>common</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>spelling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>errors</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Saudi </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A case </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>study</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>foundation</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>year</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>students,”</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>students</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Getsempena</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>English</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Edu.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>J</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>vol.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>10,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>no.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>73-89,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2023.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https:</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="69E0E0B2" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
         <w:spacing w:before="2"/>
-        <w:ind w:left="379" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="379"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId24">
         <w:r>
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>//doi.org/10.46244/geej.v10i1.2081</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:spacing w:val="31"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00000000">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="7318EBF9" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="478" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="142" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="142" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>F.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bustamante</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>E.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Díaz,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Spelling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>error</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pattern</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Spanish</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>word</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>processing</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>applications,”</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>applications</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Proc.</w:t>
+        <w:t>Proc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>5th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Int.</w:t>
+        <w:t>Int</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Conf.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Lang.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Res.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Eval</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2006,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>93-98.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId25">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>http://www.lrec-conf.org/proceedings/lrec2006/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId26">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>pdf/119_pdf.pdf</w:t>
+          <w:t>pdf</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00EC6B74">
+          <w:rPr>
+            <w:color w:val="13A0FA"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>/119_pdf.pdf</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1E21A21A" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="478" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="106" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:name="_bookmark5" w:id="10"/>
-[...3 lines deleted...]
-      </w:r>
+      <w:bookmarkStart w:id="9" w:name="_bookmark5"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>S. Singh and A. Mahmood, “The NLP cookbook: Modern recipes for transformer based deep </w:t>
-[...5 lines deleted...]
-        <w:t>lear- ning architectures,” </w:t>
+        <w:t xml:space="preserve">S. Singh and A. Mahmood, “The NLP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>cookbook</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Modern </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recipes</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>transformer</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>deep</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lear</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ning</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>architectures</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>IEEE Access</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>, vol. 9, pp. 68675-68702, 2021. </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">, vol. 9, pp. 68675-68702, 2021. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId27">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.1109/ACCESS.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId28">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>2021.3077350</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:spacing w:val="-25"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink w:anchor="_bookmark4" w:history="1">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0B546FA1" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="478" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="107" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="107" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ferreira</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>S.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Hernández.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“Diseño</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>implementación</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>corrector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ortográfico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>dinámico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>para el sistema tutorial inteligente”, </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para el sistema tutorial inteligente”, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rev. Signos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>, vol. 50, no. 95, pp. 385-407, 2017. </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">, vol. 50, no. 95, pp. 385-407, 2017. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId29">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId30">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>4067/S0718-09342017000300385</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="414B1F19" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="478" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="107" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="107" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t>A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>San</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Mateo,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“Un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>corpus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>bigramas</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>utilizado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>como</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>corrector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ortográfico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>gramatical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>destinado a hablantes nativos de español,” </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">destinado a hablantes nativos de español,” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rev. Signos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>, vol. 49, no. 90, pp. 94-118, 2016. </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">, vol. 49, no. 90, pp. 94-118, 2016. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId31">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>http://dx.doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId32">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>4067/S0718-09342016000100005</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="79F4D0FA" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="478" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="106" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>P. Gamallo and M. Garcia, “LinguaKit: A multilingual tool for linguistic analysis and information extraction,” </w:t>
-      </w:r>
+        <w:t xml:space="preserve">P. Gamallo and M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Garcia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>LinguaKit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>multilingual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>tool</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>linguistic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>information</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>extraction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Linguamatica</w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:t>, vol. 9, no. 1, pp.19-28, 2017. </w:t>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vol. 9, no. 1, pp.19-28, 2017. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4002114A" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="478" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="106" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>G. Zomer and A. Frankenberg-Garcia, “Beyond grammatical error correction: Improving L1- </w:t>
-[...5 lines deleted...]
-        <w:t>in- fluenced research writing in English using pre-trained encoder-decoder models,” in </w:t>
+        <w:t>G. Zomer and A. Frankenberg-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Garcia</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Beyond</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>grammatical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> error </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>correction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Improving</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> L1- in- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>fluenced</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>research</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>writing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in English </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>using</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pre-trained</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>encoder-decoder</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>models</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Find. Assoc.</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Find. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> Comp. Ling. EMNLP 2021 </w:t>
-[...8 lines deleted...]
-        <w:r>
+        <w:t>Assoc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Comp. Ling. EMNLP </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021, pp. 2534-2540. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId33">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.18653/v1/2021.findings-emnlp.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId34">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>216</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="2A5E1123" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="478" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="107" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="107" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>B. Ünlütabak and O. Bal, “Theory of mind performance of large language models: A </w:t>
-[...5 lines deleted...]
-        <w:t>comparative analysis of Turkish and English,” </w:t>
+        <w:t xml:space="preserve">B. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Ünlütabak</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and O. Bal, “Theory </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mind</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> performance </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>large</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>language</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>models</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: A comparative </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>analysis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Turkish</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and English,” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Comp. Speech Lang.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>, vol. 89, art. 101698, 2025. </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">, vol. 89, art. 101698, 2025. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId35">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId36">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>1016/j.csl.2024.101698</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="75C4299A" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="478" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="478"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="107" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="107" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="108" w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
-        <w:t>M. Bijoy </w:t>
+        <w:t xml:space="preserve">M. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Bijoy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>et al. </w:t>
-[...8 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">et al. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>transformer-based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>spelling</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> error </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>correction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>framework</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Bangla</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>scarce</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Indic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>languages</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” Comp. Speech </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId37">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.1016/j.csl.2024.101703</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="017CFA80" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="106" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>E.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Puerto,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>J.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Aguilar,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>R.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Vargas,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>J.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Reyes,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ar2p</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>deep</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>learning</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>architecture</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-11"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>discovery and</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>discovery</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>selection</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>features,”</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>features</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Neural</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Process.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Letters</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>vol.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>50,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>no.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>623-643,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2019.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-12"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId38">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId39">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>10.1007/s11063-019-10062-4</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="32A2B63A" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="106" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>E. Puerto, and J. Aguilar and A. Pinto, “Automatic spell-checking system for Spanish based on</w:t>
-      </w:r>
+        <w:t>E. Puerto, and J. Aguilar and A. Pinto, “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Automatic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>spell-checking</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>system</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Spanish </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="40"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Ar2p neural </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>network</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>model</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Computers</w:t>
       </w:r>
-      <w:r>
-[...6 lines deleted...]
-        <w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vol. 13, no. 13, art. 76, 2024. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId40">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.3390/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId41">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>computers13030076</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="27358B9E" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="107" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="107" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>E. Puerto and B. R. Pérez, “Análisis de la teoría de la mente humana basada en el reconocimiento de patrones,” 2014. [Online]. Available: </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">E. Puerto and B. R. Pérez, “Análisis de la teoría de la mente humana basada en el reconocimiento de patrones,” 2014. [Online]. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Available</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId42">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>http://hdl.handle.net/20.500.12749/12358</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="4C39E262" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:sectPr>
+        <w:sectPr w:rsidR="00EC6B74">
           <w:pgSz w:w="11920" w:h="16860"/>
-          <w:pgMar w:header="1323" w:footer="1073" w:top="1980" w:bottom="1260" w:left="1280" w:right="1320"/>
+          <w:pgMar w:top="1980" w:right="1320" w:bottom="1260" w:left="1280" w:header="1323" w:footer="1073" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="63AEB1B6" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3FE48F0D" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>E. Puerto Cuadros, “Avances en el conocimiento y modelado computacional del cerebro autis-</w:t>
+        <w:t xml:space="preserve">E. Puerto Cuadros, “Avances en el conocimiento y modelado computacional del cerebro </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>autis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="80"/>
           <w:w w:val="150"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Una revisión de literatura,” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Cuad. Activa</w:t>
-[...8 lines deleted...]
-        <w:r>
+        <w:t>Cuad</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. Activa</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, vol. 9, no. 2017, pp. 109-125, 2017. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId43">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId44">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>53995/20278101.425</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="3E50A9D5" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="auto" w:before="123" w:after="0"/>
+        <w:spacing w:before="123"/>
         <w:ind w:left="577" w:right="0" w:hanging="440"/>
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>R.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kurzweil,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“How</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>make</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>mind,”</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>mind</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Futurist</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>vol.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>47,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>no.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>14-17,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2013.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="37902E7D" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="158" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="158" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>K. Omelianchuk, V. Atrasevych, A. Chernodub, and O. Skurzhanskyi, “GECToR – Grammatical error correction: Tag, not rewrite,” in </w:t>
+        <w:t xml:space="preserve">K. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Omelianchuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, V. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Atrasevych</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, A. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Chernodub</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, and O. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Skurzhanskyi</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>, “</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>GECToR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Grammatical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> error </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>correction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: Tag, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>rewrite</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>15th Work. Innov. Use NLP Build. Edu. App.</w:t>
-[...8 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">15th Work. Innov. Use NLP </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Build</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. Edu. App.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2020, pp. 163- 170. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId45">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.48550/arXiv.2005.12592</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="315450A5" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="123" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="123" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>I.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Khabutdinov,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>V.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>Chashchin,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Chashchin</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>V.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>Grabovoy,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Grabovoy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>S.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Kildyakov,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>U.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>V.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>Chekhovich,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Chekhovich</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“Ru- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>GECToR: Rule-based neural network model for Russian language grammatical error correction,” </w:t>
+        <w:t>GECToR</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>: Rule-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>based</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neural </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>network</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>model</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Russian </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>language</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>grammatical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> error </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>correction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Pro-</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Pro- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
-          <w:spacing w:val="-2"/>
-[...3 lines deleted...]
-      </w:r>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>gramm</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>gramm.</w:t>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Comp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Software</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>vol.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>50,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>no.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>4,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>315-321,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2024.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId46">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.1134/S0361768824700129</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0AA69E9D" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:before="8"/>
-        <w:ind w:left="379" w:right="0" w:firstLine="0"/>
-        <w:jc w:val="left"/>
+        <w:ind w:left="379"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="351FAA41" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="172" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="172" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>S. Rothe, J. Mallinson, E. Malmi, S. Krause, and A. Severyn, “A simple recipe for </w:t>
-[...5 lines deleted...]
-        <w:t>multilingual grammatical error correction,” in </w:t>
+        <w:t xml:space="preserve">S. Rothe, J. Mallinson, E. Malmi, S. Krause, and A. Severyn, “A simple </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recipe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>multilingual</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>grammatical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> error </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>correction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ACL-IJCNLP 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>, 2021, pp. 702-707. </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">, 2021, pp. 702-707. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId47">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.18653/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId48">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>v1/2021.acl-short.89</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1AD34274" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="123" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="123" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>S.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Flachs,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>O.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Lacroix,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>H.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>Yannakoudakis,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Yannakoudakis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>M.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rei,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Søgaard,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Grammatical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>error</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>correction</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>low</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>error</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>density</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>domains:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>domains</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>new</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>benchmark</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>analyses,”</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>analyses</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Conf.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Empirical</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Methods</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Natural</w:t>
-[...15 lines deleted...]
-        <w:r>
+        <w:t>Natural Lang. Process</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., 2020, pp. 8467-8478. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId49">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.48550/arXiv.2010.07574</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="35A91084" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="123" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="123" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Bryant,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Z.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>Yuan,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Yuan</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>M.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>R.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Qorib,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>H.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Cao,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>H.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>T.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Ng,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>T.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Briscoe,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Grammatical</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>error</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>correction:</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>correction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>A survey of the state of the art,” </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>survey</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>state</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> art,” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Comp. Ling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>., vol. 49, no. 3, pp. 643-701. </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve">., vol. 49, no. 3, pp. 643-701. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId50">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.1162/coli_</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId51">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>a_00478</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="31EB7085" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="122" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="122" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>V. González, B. González, and M. Muriel, “STILUS: sistema de revisión lingüística de textos </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">V. González, B. González, and M. Muriel, “STILUS: sistema de revisión lingüística de textos en castellano,” </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Proc. Leng. Nat</w:t>
-[...5 lines deleted...]
-        <w:t>., vol. 29, pp. 305-306, 2002. </w:t>
+        <w:t>Proc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. Leng. Nat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., vol. 29, pp. 305-306, 2002. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="30486C9E" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="122" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="122" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>I. da Cunha, M. Montané, and L. Hysa, “The arText prototype: An automatic system for </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">I. da Cunha, M. Montané, and L. Hysa, “The </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>arText</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>prototype</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>An</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>automatic</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>system</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>writing</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>specialized</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>texts</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Proc. Euro. Chapter Assoc. Comp. Ling</w:t>
-[...8 lines deleted...]
-        <w:r>
+        <w:t>Proc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Euro. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Chapter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Assoc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. Comp. Ling</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., 2017, pp. 57-60. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId52">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://aclanthology.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId53">
+        <w:proofErr w:type="spellStart"/>
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
-          <w:t>org/E17-3015</w:t>
+          <w:t>org</w:t>
+        </w:r>
+        <w:proofErr w:type="spellEnd"/>
+        <w:r w:rsidR="00EC6B74">
+          <w:rPr>
+            <w:color w:val="13A0FA"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:t>/E17-3015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="657BBC1E" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="123" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="123" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>E.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Agirre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>et</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>al.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“XUXEN:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>spelling</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>checker/corrector</w:t>
+        <w:t>checker</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/corrector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Basque</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>based</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>two-level</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>morphology,” </w:t>
-[...5 lines deleted...]
-        <w:t>in </w:t>
+        <w:t>morphology</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,” </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">in </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>3rd Conf. Applied Natural lang. Process</w:t>
-[...5 lines deleted...]
-        <w:t>., 1992, pp. 119-125. </w:t>
+        <w:t xml:space="preserve">3rd Conf. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Applied</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Natural </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>lang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. Process</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">., 1992, pp. 119-125. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="56ECB91E" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="122" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="122" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>Valdehíta,</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Valdehíta</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“Un</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>corpus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>bigramas</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>utilizado</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>como</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>corrector</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ortográfico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>gramatical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-9"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...5 lines deleted...]
-        <w:t>destinado a hablantes nativos de español,” </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">destinado a hablantes nativos de español,” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Rev. Signos</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>, vol. 49, pp. 94-118, 2016. </w:t>
+        <w:t xml:space="preserve">, vol. 49, pp. 94-118, 2016. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="52869528" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="122" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="122" w:line="276" w:lineRule="auto"/>
+        <w:ind w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>C.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Napoles,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>K.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Sakaguchi,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>J.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Tetreault,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>“A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>fluency</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>corpus</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>benchmark</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>grammatical</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>error </w:t>
-[...6 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">error </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>correction</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">”, in </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Proc. Euro. Chapter Assoc. Comp. Ling.</w:t>
-[...8 lines deleted...]
-        <w:r>
+        <w:t>Proc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Euro. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Chapter</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Assoc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>. Comp. Ling.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, 2017, pp. 229-234. </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId54">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.48550/</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId55">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>arXiv.1702.04066</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="1014F088" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="2"/>
+          <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
-          <w:tab w:pos="379" w:val="left" w:leader="none"/>
-          <w:tab w:pos="577" w:val="left" w:leader="none"/>
+          <w:tab w:val="left" w:pos="379"/>
+          <w:tab w:val="left" w:pos="577"/>
         </w:tabs>
-        <w:spacing w:line="276" w:lineRule="auto" w:before="122" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:spacing w:before="122" w:line="276" w:lineRule="auto"/>
+        <w:ind w:right="107" w:hanging="242"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>E. Puerto and J. Aguilar, “Formal description of a pattern for a recursive process of </w:t>
-[...5 lines deleted...]
-        <w:t>recognition,” in</w:t>
+        <w:t xml:space="preserve">E. Puerto and J. Aguilar, “Formal </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>description</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>pattern</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>for</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a recursive </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>process</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>recognition</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,” in</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t>Proc.</w:t>
+        <w:t>Proc</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>IEEE</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Latin</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>American</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Conf.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Comp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Intell</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>2016,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>pp.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>1-2.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId56">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>https://doi.org/10.1109/LA-CCI.2016.</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
-[...2 lines deleted...]
-        <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId57">
+        <w:r w:rsidR="00EC6B74">
           <w:rPr>
             <w:color w:val="13A0FA"/>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>7885746</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="13A0FA"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>↑</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="0E5C5273" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00EC6B74">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w14:paraId="06D3AC5F" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Textoindependiente"/>
         <w:spacing w:before="92"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr/>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487590400">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487590400" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0A3F3AF7" wp14:editId="36C5D977">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>3170402</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>219719</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1200150" cy="420052"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapTopAndBottom/>
             <wp:docPr id="17" name="Image 17">
-              <a:hlinkClick r:id="rId37"/>
+              <a:hlinkClick xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" r:id="rId58"/>
             </wp:docPr>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="17" name="Image 17">
-                      <a:hlinkClick r:id="rId37"/>
+                      <a:hlinkClick r:id="rId58"/>
                     </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId38" cstate="print"/>
+                    <a:blip r:embed="rId59" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1200150" cy="420052"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:sectPr>
+    <w:sectPr w:rsidR="00EC6B74">
       <w:pgSz w:w="11920" w:h="16860"/>
-      <w:pgMar w:header="1323" w:footer="1073" w:top="1980" w:bottom="1260" w:left="1280" w:right="1320"/>
+      <w:pgMar w:top="1980" w:right="1320" w:bottom="1260" w:left="1280" w:header="1323" w:footer="1073" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="64233D94" w14:textId="77777777" w:rsidR="000627F1" w:rsidRDefault="000627F1">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5092DC5E" w14:textId="77777777" w:rsidR="000627F1" w:rsidRDefault="000627F1">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...2 lines deleted...]
-    <w:charset w:val="0"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Book Antiqua">
+    <w:altName w:val="Book Antiqua"/>
+    <w:panose1 w:val="02040602050305030304"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bookman Old Style">
     <w:altName w:val="Bookman Old Style"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="02050604050505020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:altName w:val="Trebuchet MS"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020B0603020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
-    <w:altName w:val="Arial"/>
-    <w:charset w:val="0"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Book Antiqua">
-[...1 lines deleted...]
-    <w:charset w:val="0"/>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="21D35310" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
+      <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487395328">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487395328" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1678F484" wp14:editId="39493A1B">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1252791</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9881847</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5054600" cy="332740"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="1" name="Textbox 1"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="1" name="Textbox 1"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5054600" cy="332740"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="20700DE1" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:spacing w:before="16"/>
-                            <w:ind w:left="1" w:right="1" w:firstLine="0"/>
+                            <w:ind w:left="1" w:right="1"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Tecnura</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>•</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>p-ISSN:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>0123-921X</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>•</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>e-ISSN:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>2248-7638</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>•</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Volumen</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>29</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Número</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>84</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>•</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Enero</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>-</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
+                          <w:proofErr w:type="gramStart"/>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Marzo</w:t>
                           </w:r>
+                          <w:proofErr w:type="gramEnd"/>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>2025</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>•</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>pp.</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="2"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
+                          <w:proofErr w:type="spellStart"/>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>xx-</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>xx</w:t>
                           </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
-                        <w:p>
+                        <w:p w14:paraId="05D14303" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="BodyText"/>
+                            <w:pStyle w:val="Textoindependiente"/>
                             <w:spacing w:before="15"/>
                             <w:ind w:right="1"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>[</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
-                            <w:instrText> PAGE </w:instrText>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>1</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>]</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+            <v:shapetype w14:anchorId="1678F484" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape style="position:absolute;margin-left:98.644997pt;margin-top:778.098206pt;width:398pt;height:26.2pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15921152" type="#_x0000_t202" id="docshape1" filled="false" stroked="false">
+            <v:shape id="Textbox 1" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;margin-left:98.65pt;margin-top:778.1pt;width:398pt;height:26.2pt;z-index:-15921152;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBv3S+jlQEAABsDAAAOAAAAZHJzL2Uyb0RvYy54bWysUttuEzEQfUfqP1h+b7xNL6BVNhVtBUKq&#10;AKnwAY7Xzq5Ye8yMk938PWN3kyB4Q7zYY8/4zDlnvLqf/CD2FqmH0MirRSWFDQbaPmwb+f3bh8t3&#10;UlDSodUDBNvIgyV5v754sxpjbZfQwdBaFAwSqB5jI7uUYq0Umc56TQuINnDSAXqd+Ihb1aIeGd0P&#10;allVd2oEbCOCsUR8+/SalOuC75w16YtzZJMYGsncUlmxrJu8qvVK11vUsevNTEP/Awuv+8BNT1BP&#10;Ommxw/4vKN8bBAKXFga8Aud6Y4sGVnNV/aHmpdPRFi1sDsWTTfT/YM3n/Uv8iiJNDzDxAIsIis9g&#10;fhB7o8ZI9VyTPaWauDoLnRz6vLMEwQ/Z28PJTzslYfjytrq9uas4ZTh3fb18e1MMV+fXESl9tOBF&#10;DhqJPK/CQO+fKeX+uj6WzGRe+2cmadpMXJLDDbQHFjHyHBtJP3carRTDp8BG5aEfAzwGm2OAaXiE&#10;8jWylgDvdwlcXzqfcefOPIFCaP4tecS/n0vV+U+vfwEAAP//AwBQSwMEFAAGAAgAAAAhAFoIq4vh&#10;AAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoTauaJsSpKgQnJEQaDhyd&#10;2E2sxusQu234e5YT3HZmR7Nvi+3sB3a2U3QBFdwvBDCLbTAOOwUf9cvdBlhMGo0eAloF3zbCtry+&#10;KnRuwgUre96njlEJxlwr6FMac85j21uv4yKMFml3CJPXieTUcTPpC5X7gS+FkNxrh3Sh16N96m17&#10;3J+8gt0nVs/u6615rw6Vq+tM4Ks8KnV7M+8egSU7p78w/OITOpTE1IQTmsgG0tnDiqI0rNdyCYwi&#10;WbYiqyFLio0EXhb8/xflDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBv3S+jlQEAABsD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBaCKuL4QAA&#10;AA0BAAAPAAAAAAAAAAAAAAAAAO8DAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/QQA&#10;AAAA&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="20700DE1" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:before="16"/>
-                      <w:ind w:left="1" w:right="1" w:firstLine="0"/>
+                      <w:ind w:left="1" w:right="1"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Tecnura</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>•</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>p-ISSN:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>0123-921X</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>•</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>e-ISSN:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>2248-7638</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>•</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Volumen</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>29</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Número</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>84</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>•</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Enero</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>-</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="gramStart"/>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Marzo</w:t>
                     </w:r>
+                    <w:proofErr w:type="gramEnd"/>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>2025</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>•</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>pp.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="2"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>xx-</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>xx</w:t>
                     </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="05D14303" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                     <w:pPr>
-                      <w:pStyle w:val="BodyText"/>
+                      <w:pStyle w:val="Textoindependiente"/>
                       <w:spacing w:before="15"/>
                       <w:ind w:right="1"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>[</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
-                      <w:instrText> PAGE </w:instrText>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>]</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F6457AF" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
+      <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487396864">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487396864" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="121BE089" wp14:editId="5281B120">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>1252791</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>9881847</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5054600" cy="332740"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="15" name="Textbox 15"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="15" name="Textbox 15"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5054600" cy="332740"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="27252A58" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:spacing w:before="16"/>
-                            <w:ind w:left="1" w:right="1" w:firstLine="0"/>
+                            <w:ind w:left="1" w:right="1"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Tecnura</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:b/>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>•</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>p-ISSN:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>0123-921X</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>•</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>e-ISSN:</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>2248-7638</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>•</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Volumen</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>29</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Número</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>84</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>•</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Enero</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>-</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
+                          <w:proofErr w:type="gramStart"/>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Marzo</w:t>
                           </w:r>
+                          <w:proofErr w:type="gramEnd"/>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>de</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>2025</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>•</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-7"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>pp.</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="2"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
+                          <w:proofErr w:type="spellStart"/>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>xx-</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>xx</w:t>
                           </w:r>
+                          <w:proofErr w:type="spellEnd"/>
                         </w:p>
-                        <w:p>
+                        <w:p w14:paraId="57D62B23" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                           <w:pPr>
-                            <w:pStyle w:val="BodyText"/>
+                            <w:pStyle w:val="Textoindependiente"/>
                             <w:spacing w:before="15"/>
                             <w:ind w:right="1"/>
                             <w:jc w:val="center"/>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>[</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
-                            <w:instrText> PAGE </w:instrText>
+                            <w:instrText xml:space="preserve"> PAGE </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>2</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                             </w:rPr>
                             <w:t>]</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:98.644997pt;margin-top:778.098206pt;width:398pt;height:26.2pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15919616" type="#_x0000_t202" id="docshape9" filled="false" stroked="false">
+            <v:shapetype w14:anchorId="121BE089" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 15" o:spid="_x0000_s1031" type="#_x0000_t202" style="position:absolute;margin-left:98.65pt;margin-top:778.1pt;width:398pt;height:26.2pt;z-index:-15919616;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBi34AlmQEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuO0zAQfUfaf7D8vk22ewFFTVfsrkBI&#10;K0Ba+ADXsRuL2GNm3Cb9e8betEXwhnhxJp7x8bl4dT/5QewNkoPQyqtFLYUJGjoXtq38/u3D5Tsp&#10;KKnQqQGCaeXBkLxfX7xZjbExS+hh6AwKBgnUjLGVfUqxqSrSvfGKFhBN4KYF9CrxL26rDtXI6H6o&#10;lnV9V42AXUTQhoh3n16bcl3wrTU6fbGWTBJDK5lbKiuWdZPXar1SzRZV7J2eaah/YOGVC3zpCepJ&#10;JSV26P6C8k4jENi00OArsNZpUzSwmqv6DzUvvYqmaGFzKJ5sov8Hqz/vX+JXFGl6gIkDLCIoPoP+&#10;QexNNUZq5pnsKTXE01noZNHnL0sQfJC9PZz8NFMSmjdv69ubu5pbmnvX18u3N8Xw6nw6IqWPBrzI&#10;RSuR8yoM1P6ZUr5fNceRmczr/ZlJmjaTcF0rlznFvLOB7sBaRo6zlfRzp9BIMXwK7FfO/ljgsdgc&#10;C0zDI5QXkiUFeL9LYF0hcMadCXAQhdf8aHLSv/+XqfPTXv8CAAD//wMAUEsDBBQABgAIAAAAIQBa&#10;CKuL4QAAAA0BAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqE2rmibEqSoEJyRE&#10;Gg4cndhNrMbrELtt+HuWE9x2Zkezb4vt7Ad2tlN0ARXcLwQwi20wDjsFH/XL3QZYTBqNHgJaBd82&#10;wra8vip0bsIFK3vep45RCcZcK+hTGnPOY9tbr+MijBZpdwiT14nk1HEz6QuV+4EvhZDca4d0odej&#10;fepte9yfvILdJ1bP7uutea8OlavrTOCrPCp1ezPvHoElO6e/MPziEzqUxNSEE5rIBtLZw4qiNKzX&#10;cgmMIlm2IqshS4qNBF4W/P8X5Q8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMA&#10;AAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YA&#10;AACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAYt+AJZkB&#10;AAAiAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAWgir&#10;i+EAAAANAQAADwAAAAAAAAAAAAAAAADzAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAA&#10;AAEFAAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="27252A58" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:before="16"/>
-                      <w:ind w:left="1" w:right="1" w:firstLine="0"/>
+                      <w:ind w:left="1" w:right="1"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Tecnura</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:b/>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>•</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>p-ISSN:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>0123-921X</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>•</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>e-ISSN:</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>2248-7638</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>•</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Volumen</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>29</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Número</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>84</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>•</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Enero</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>-</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="gramStart"/>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Marzo</w:t>
                     </w:r>
+                    <w:proofErr w:type="gramEnd"/>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>de</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>2025</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>•</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-7"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>pp.</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="2"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
+                    <w:proofErr w:type="spellStart"/>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>xx-</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>xx</w:t>
                     </w:r>
+                    <w:proofErr w:type="spellEnd"/>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="57D62B23" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                     <w:pPr>
-                      <w:pStyle w:val="BodyText"/>
+                      <w:pStyle w:val="Textoindependiente"/>
                       <w:spacing w:before="15"/>
                       <w:ind w:right="1"/>
                       <w:jc w:val="center"/>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>[</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
-                      <w:instrText> PAGE </w:instrText>
+                      <w:instrText xml:space="preserve"> PAGE </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>2</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                       </w:rPr>
                       <w:t>]</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="7EDC360E" w14:textId="77777777" w:rsidR="000627F1" w:rsidRDefault="000627F1">
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="277B7348" w14:textId="77777777" w:rsidR="000627F1" w:rsidRDefault="000627F1">
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
-  <w:p>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="32820EBF" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
     <w:pPr>
-      <w:pStyle w:val="BodyText"/>
+      <w:pStyle w:val="Textoindependiente"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487395840">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487395840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4946E298" wp14:editId="3F6FB151">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>899998</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>1262532</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="5760085" cy="1270"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="13" name="Graphic 13"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="13" name="Graphic 13"/>
-                    <wps:cNvSpPr/>
+                    <wps:cNvSpPr>
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="5760085" cy="1270"/>
                       </a:xfrm>
                       <a:custGeom>
                         <a:avLst/>
                         <a:gdLst/>
                         <a:ahLst/>
                         <a:cxnLst/>
                         <a:rect l="l" t="t" r="r" b="b"/>
                         <a:pathLst>
-                          <a:path w="5760085" h="0">
+                          <a:path w="5760085">
                             <a:moveTo>
                               <a:pt x="0" y="0"/>
                             </a:moveTo>
                             <a:lnTo>
                               <a:pt x="5759996" y="0"/>
                             </a:lnTo>
                           </a:path>
                         </a:pathLst>
                       </a:custGeom>
                       <a:ln w="5054">
                         <a:solidFill>
                           <a:srgbClr val="000000"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                     </wps:spPr>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:line style="position:absolute;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15920640" from="70.865997pt,99.411987pt" to="524.408997pt,99.411987pt" stroked="true" strokeweight=".398pt" strokecolor="#000000">
-[...2 lines deleted...]
-            </v:line>
+            <v:shape w14:anchorId="0B233D06" id="Graphic 13" o:spid="_x0000_s1026" style="position:absolute;margin-left:70.85pt;margin-top:99.4pt;width:453.55pt;height:.1pt;z-index:-15920640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" coordsize="5760085,1270" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCktaWeFQIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVMFu2zAMvQ/YPwi6L3aCJWmMOMXQoMOA&#10;oivQFDsrshwbkyWNVGLn70fJdpJ1t2E+CJT4RD7yUV7fd41mJwVYW5Pz6STlTBlpi9occv62e/x0&#10;xxl6YQqhrVE5Pyvk95uPH9aty9TMVlYXChgFMZi1LueV9y5LEpSVagROrFOGnKWFRnjawiEpQLQU&#10;vdHJLE0XSWuhcGClQqTTbe/kmxi/LJX038sSlWc658TNxxXiug9rslmL7ADCVbUcaIh/YNGI2lDS&#10;S6it8IIdof4rVFNLsGhLP5G2SWxZ1lLFGqiaafqumtdKOBVroeagu7QJ/19Y+Xx6dS8QqKN7svIn&#10;UkeS1mF28YQNDpiuhCZgiTjrYhfPly6qzjNJh/PlIk3v5pxJ8k1ny9jkRGTjXXlE/1XZGEecntD3&#10;GhSjJarRkp0ZTSAlg4Y6aug5Iw2BM9Jw32vohA/3ArlgsvZKJJw19qR2Nnr9O+ZE7erV5hY1X85X&#10;q9WCs7FKwvYIMkIa6lVvxNRk3xanTWSRzj/H0UCr6+Kx1jqwQDjsHzSwkwiDGb9QB0X4A+YA/VZg&#10;1eOia4BpM+jUSxNE2tvi/AKspWnOOf46ClCc6W+GxiWM/mjAaOxHA7x+sPGBxAZRzl33Q4BjIX3O&#10;PSn7bMdhFNkoWij9gg03jf1y9Lasg6JxhnpGw4YmOBY4vLbwRG73EXX9J2x+AwAA//8DAFBLAwQU&#10;AAYACAAAACEALUS5Wt4AAAAMAQAADwAAAGRycy9kb3ducmV2LnhtbExPQU7DMBC8I/EHa5G4Ubso&#10;QBriVKgSFwSqGkBwdOMlCcTrELttyuvZnOA2szOancmXo+vEHofQetIwnykQSJW3LdUaXp7vL1IQ&#10;IRqypvOEGo4YYFmcnuQms/5AG9yXsRYcQiEzGpoY+0zKUDXoTJj5Hom1Dz84E5kOtbSDOXC46+Sl&#10;UtfSmZb4Q2N6XDVYfZU7p+G1VO/Vw+ox+Vl/f67TePV2fOpJ6/Oz8e4WRMQx/plhqs/VoeBOW78j&#10;G0THPJnfsJXBIuUNk0MlE9pOp4UCWeTy/4jiFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AKS1pZ4VAgAAWwQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAC1EuVreAAAADAEAAA8AAAAAAAAAAAAAAAAAbwQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;" path="m,l5759996,e" filled="f" strokeweight=".14039mm">
+              <v:path arrowok="t"/>
+              <w10:wrap anchorx="page" anchory="page"/>
+            </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
-      <w:rPr/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487396352">
+            <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487396352" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3AF250EF" wp14:editId="7D17B8DD">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:posOffset>3138106</wp:posOffset>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:posOffset>827451</wp:posOffset>
               </wp:positionV>
               <wp:extent cx="1283970" cy="318135"/>
               <wp:effectExtent l="0" t="0" r="0" b="0"/>
               <wp:wrapNone/>
               <wp:docPr id="14" name="Textbox 14"/>
               <wp:cNvGraphicFramePr>
-                <a:graphicFrameLocks/>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
               </wp:cNvGraphicFramePr>
-              <a:graphic>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
-                    <wps:cNvPr id="14" name="Textbox 14"/>
-                    <wps:cNvSpPr txBox="1"/>
+                    <wps:cNvSpPr txBox="1">
+                      <a:spLocks/>
+                    </wps:cNvSpPr>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="1283970" cy="318135"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p>
+                        <w:p w14:paraId="71DB981E" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:spacing w:before="16"/>
-                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>Título</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-6"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>en</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>idioma</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-5"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
-                            <w:t> </w:t>
+                            <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>original</w:t>
                           </w:r>
                         </w:p>
-                        <w:p>
+                        <w:p w14:paraId="1067AC04" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                           <w:pPr>
                             <w:spacing w:before="41"/>
-                            <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                             <w:jc w:val="center"/>
                             <w:rPr>
                               <w:sz w:val="16"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:spacing w:val="-2"/>
                               <w:sz w:val="16"/>
                             </w:rPr>
                             <w:t>Autores</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:shape style="position:absolute;margin-left:247.095001pt;margin-top:65.153671pt;width:101.1pt;height:25.05pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:page;z-index:-15920128" type="#_x0000_t202" id="docshape8" filled="false" stroked="false">
+            <v:shapetype w14:anchorId="3AF250EF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textbox 14" o:spid="_x0000_s1030" type="#_x0000_t202" style="position:absolute;margin-left:247.1pt;margin-top:65.15pt;width:101.1pt;height:25.05pt;z-index:-15920128;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAD5aAvlwEAACIDAAAOAAAAZHJzL2Uyb0RvYy54bWysUtuO0zAQfUfiHyy/0/QioERNV8AKhLQC&#10;pGU/wHXsxiL2mBm3Sf+esZu2iH1DvIzHnvHxOWe8uRt9L44GyUFo5GI2l8IEDa0L+0Y+/fj0ai0F&#10;JRVa1UMwjTwZknfbly82Q6zNEjroW4OCQQLVQ2xkl1Ksq4p0Z7yiGUQTuGgBvUq8xX3VohoY3ffV&#10;cj5/Uw2AbUTQhohP789FuS341hqdvllLJom+kcwtlYgl7nKsthtV71HFzumJhvoHFl65wI9eoe5V&#10;UuKA7hmUdxqBwKaZBl+BtU6booHVLOZ/qXnsVDRFC5tD8WoT/T9Y/fX4GL+jSOMHGHmARQTFB9A/&#10;ib2phkj11JM9pZq4OwsdLfq8sgTBF9nb09VPMyahM9pyvXr3lkuaa6vFerF6nQ2vbrcjUvpswIuc&#10;NBJ5XoWBOj5QOrdeWiYy5/czkzTuRuHaTJo788kO2hNrGXicjaRfB4VGiv5LYL/y7C8JXpLdJcHU&#10;f4TyQ7KkAO8PCawrBG64EwEeRJEwfZo86T/3pev2tbe/AQAA//8DAFBLAwQUAAYACAAAACEA56yG&#10;TeAAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70h7h8iTuLGErarW0nSaEJyQEF05&#10;cEybrI3WOKXJtvL2mBM72v+n35+L3ewGdjFTsB4lPK4EMIOt1xY7CZ/168MWWIgKtRo8Ggk/JsCu&#10;XNwVKtf+ipW5HGLHqARDriT0MY4556HtjVNh5UeDlB395FSkceq4ntSVyt3A10Kk3CmLdKFXo3nu&#10;TXs6nJ2E/RdWL/b7vfmojpWt60zgW3qS8n4575+ARTPHfxj+9EkdSnJq/Bl1YIOEJEvWhFKwERtg&#10;RKRZmgBraLMVCfCy4Lc/lL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAA+WgL5cBAAAi&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA56yGTeAA&#10;AAALAQAADwAAAAAAAAAAAAAAAADxAwAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAP4E&#10;AAAAAA==&#10;" filled="f" stroked="f">
               <v:textbox inset="0,0,0,0">
                 <w:txbxContent>
-                  <w:p>
+                  <w:p w14:paraId="71DB981E" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:before="16"/>
-                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>Título</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-6"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>en</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>idioma</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-5"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
-                      <w:t> </w:t>
+                      <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>original</w:t>
                     </w:r>
                   </w:p>
-                  <w:p>
+                  <w:p w14:paraId="1067AC04" w14:textId="77777777" w:rsidR="00EC6B74" w:rsidRDefault="00000000">
                     <w:pPr>
                       <w:spacing w:before="41"/>
-                      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
                       <w:jc w:val="center"/>
                       <w:rPr>
                         <w:sz w:val="16"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-2"/>
                         <w:sz w:val="16"/>
                       </w:rPr>
                       <w:t>Autores</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
-              <w10:wrap type="none"/>
+              <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="1">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0F7247A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="5F1E6F84"/>
+    <w:lvl w:ilvl="0" w:tplc="877AB6BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="[%1]"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="379" w:hanging="342"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:eastAsia="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="99"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="44CC92FC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1273" w:hanging="342"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="67B4D102">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2167" w:hanging="342"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="D4A8EB68">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3061" w:hanging="342"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="997A809A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3955" w:hanging="342"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="27704E6A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4849" w:hanging="342"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="9DDA63D0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5742" w:hanging="342"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="9E84BD10">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6636" w:hanging="342"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="AD5AD86A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7530" w:hanging="342"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="0">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23B20E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
+    <w:tmpl w:val="FF4CC736"/>
+    <w:lvl w:ilvl="0" w:tplc="F190CDE0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="639" w:hanging="503"/>
-        <w:jc w:val="left"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:eastAsia="Book Antiqua" w:cs="Book Antiqua"/>
+        <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua" w:hint="default"/>
         <w:b/>
         <w:bCs/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="0"/>
         <w:w w:val="102"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="AE1E381A">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1507" w:hanging="503"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="8780B7CC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2375" w:hanging="503"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="B9DCCE1E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3243" w:hanging="503"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="D8B2AB06">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4111" w:hanging="503"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="8A9A9684">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4979" w:hanging="503"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="AC26E220">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5846" w:hanging="503"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="7F2C1CD8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6714" w:hanging="503"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="0840EB18">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7582" w:hanging="503"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467D5DD7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8BD4C830"/>
+    <w:lvl w:ilvl="0" w:tplc="240A0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="857" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1577" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2297" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3017" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3737" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4457" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="240A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5177" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="240A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5897" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="240A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6617" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1995792739">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="139003845">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="3" w16cid:durableId="1415010805">
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="90"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:shapeLayoutLikeWW8/>
-    <w:useFELayout/>
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="StyleGuidePreference" w:val="-1"/>
+  </w:docVars>
+  <w:rsids>
+    <w:rsidRoot w:val="00EC6B74"/>
+    <w:rsid w:val="000627F1"/>
+    <w:rsid w:val="006A1E9C"/>
+    <w:rsid w:val="006B415D"/>
+    <w:rsid w:val="00912FB3"/>
+    <w:rsid w:val="00EC6B74"/>
+    <w:rsid w:val="00F14B60"/>
+    <w:rsid w:val="00F16FC2"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="es-CO"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0E39AED1"/>
+  <w15:docId w15:val="{A88A350C-F1D4-4C85-BB13-4B4A589CD4F9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Book Antiqua" w:eastAsia="Book Antiqua" w:hAnsi="Book Antiqua" w:cs="Book Antiqua"/>
+      <w:lang w:val="es-ES"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:ind w:left="639" w:hanging="502"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+  <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
-[...15 lines deleted...]
-  <w:style w:styleId="BodyText" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Textoindependiente">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
-[...5 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="Heading1" w:type="paragraph">
-[...17 lines deleted...]
-  <w:style w:styleId="Title" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Ttulo">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="170"/>
       <w:ind w:left="757"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Book Antiqua" w:hAnsi="Book Antiqua" w:eastAsia="Book Antiqua" w:cs="Book Antiqua"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="44"/>
       <w:szCs w:val="44"/>
-      <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="106"/>
       <w:ind w:left="379" w:right="109" w:hanging="242"/>
       <w:jc w:val="both"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="26"/>
       <w:ind w:left="5"/>
       <w:jc w:val="center"/>
     </w:pPr>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udistrital.edu.co/ojs/index.php/Tecnura/issue/view/1253" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14483/22487638.xxxxx" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/xxxxxxx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxxxx@xxx.com" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.46244/geej.v10i1.2081" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lrec-conf.org/proceedings/lrec2006/pdf/119_pdf.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ACCESS.2021.3077350" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4067/S0718-09342017000300385" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4067/S0718-09342016000100005" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18653/v1/2021.findings-emnlp.216" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.csl.2024.101698" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.csl.2024.101703" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11063-019-10062-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/computers13030076" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/20.500.12749/12358" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.53995/20278101.425" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48550/arXiv.2005.12592" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0361768824700129" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18653/v1/2021.acl-short.89" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48550/arXiv.2010.07574" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1162/coli_a_00478" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/E17-3015" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48550/arXiv.1702.04066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/LA-CCI.2016.7885746" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14483/22487638.xxxxx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxxxx@xxx.com" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lrec-conf.org/proceedings/lrec2006/pdf/119_pdf.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11063-019-10062-4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18653/v1/2021.findings-emnlp.216" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://hdl.handle.net/20.500.12749/12358" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18653/v1/2021.acl-short.89" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1162/coli_a_00478" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48550/arXiv.1702.04066" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4067/S0718-09342017000300385" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.46244/geej.v10i1.2081" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4067/S0718-09342016000100005" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.csl.2024.101703" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/computers13030076" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48550/arXiv.2005.12592" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/E17-3015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://creativecommons.org/licenses/by-sa/4.0/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ror.org/xxxxxxx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ACCESS.2021.3077350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4067/S0718-09342017000300385" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.csl.2024.101698" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.53995/20278101.425" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18653/v1/2021.acl-short.89" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/LA-CCI.2016.7885746" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revistas.udistrital.edu.co/ojs/index.php/Tecnura/issue/view/1253" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1162/coli_a_00478" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14483/22487638.xxxxx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:xxxxxxx@xxx.com" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lrec-conf.org/proceedings/lrec2006/pdf/119_pdf.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.18653/v1/2021.findings-emnlp.216" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1007/s11063-019-10062-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1134/S0361768824700129" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.3390/computers13030076" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48550/arXiv.1702.04066" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.46244/geej.v10i1.2081" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/ACCESS.2021.3077350" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.csl.2024.101698" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.48550/arXiv.2010.07574" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1109/LA-CCI.2016.7885746" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0000-0000-0000" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dx.doi.org/10.4067/S0718-09342016000100005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.53995/20278101.425" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://aclanthology.org/E17-3015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.14483/22487638.xxxxx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16452,65 +21908,74 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Pages>7</Pages>
+  <Words>2565</Words>
+  <Characters>14112</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>117</Lines>
+  <Paragraphs>33</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>16644</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title>Título en idioma original</dc:title>
+  <dc:subject>https://doi.org/10.14483/22487638.xxxxx</dc:subject>
   <dc:creator>Autores</dc:creator>
   <cp:keywords>palabra1, palabra2, palabra3,...</cp:keywords>
-  <dc:subject>https://doi.org/10.14483/22487638.xxxxx</dc:subject>
-  <dc:title>Título en idioma original</dc:title>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2025-04-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Oficina de Investigaciones, revistas-cidc@udistrital.edu.co</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2025-04-24T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="PTEX.Fullbanner">
     <vt:lpwstr>This is pdfTeX, Version 3.141592653-2.6-1.40.25 (TeX Live 2023/Debian) kpathsea version 6.3.5</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="Producer">
     <vt:lpwstr>Latex with hyperref</vt:lpwstr>
   </property>
 </Properties>
 </file>